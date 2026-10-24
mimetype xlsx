--- v0 (2026-06-24)
+++ v1 (2026-10-24)
@@ -12,728 +12,1064 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="241">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="353">
   <si>
     <t>Dato</t>
   </si>
   <si>
     <t>Navn</t>
   </si>
   <si>
     <t>Passasjerer</t>
   </si>
   <si>
     <t>ETA</t>
   </si>
   <si>
     <t>ETD</t>
   </si>
   <si>
     <t>Kai</t>
   </si>
   <si>
     <t>Agent</t>
   </si>
   <si>
     <t>Tonn</t>
   </si>
   <si>
     <t>Lengde</t>
   </si>
   <si>
+    <t>01.01.2026</t>
+  </si>
+  <si>
+    <t>Midnatsol</t>
+  </si>
+  <si>
+    <t>12:07</t>
+  </si>
+  <si>
+    <t>17:57</t>
+  </si>
+  <si>
+    <t>KAI SYD</t>
+  </si>
+  <si>
     <t>02.01.2026</t>
   </si>
   <si>
-    <t>Otto Sverdrup</t>
+    <t>Finnmarken</t>
+  </si>
+  <si>
+    <t>08:52</t>
+  </si>
+  <si>
+    <t>20:59</t>
+  </si>
+  <si>
+    <t>KAI 3</t>
+  </si>
+  <si>
+    <t>03.01.2026</t>
+  </si>
+  <si>
+    <t>04:30</t>
+  </si>
+  <si>
+    <t>07:29</t>
+  </si>
+  <si>
+    <t>Kjøllefjord hurtigrutekai</t>
+  </si>
+  <si>
+    <t>11.01.2026</t>
+  </si>
+  <si>
+    <t>HANSEATIC NATURE</t>
+  </si>
+  <si>
+    <t>12:03</t>
+  </si>
+  <si>
+    <t>21:59</t>
+  </si>
+  <si>
+    <t>KAI NORD</t>
+  </si>
+  <si>
+    <t>12.01.2026</t>
+  </si>
+  <si>
+    <t>11:49</t>
+  </si>
+  <si>
+    <t>18:13</t>
+  </si>
+  <si>
+    <t>14.01.2026</t>
+  </si>
+  <si>
+    <t>07:07</t>
+  </si>
+  <si>
+    <t>16.01.2026</t>
+  </si>
+  <si>
+    <t>08:49</t>
+  </si>
+  <si>
+    <t>21:00</t>
+  </si>
+  <si>
+    <t>23.01.2026</t>
+  </si>
+  <si>
+    <t>12:38</t>
+  </si>
+  <si>
+    <t>18:25</t>
+  </si>
+  <si>
+    <t>25.01.2026</t>
+  </si>
+  <si>
+    <t>04:24</t>
+  </si>
+  <si>
+    <t>07:01</t>
+  </si>
+  <si>
+    <t>30.01.2026</t>
+  </si>
+  <si>
+    <t>08:51</t>
+  </si>
+  <si>
+    <t>13.02.2026</t>
+  </si>
+  <si>
+    <t>08:55</t>
+  </si>
+  <si>
+    <t>22.02.2026</t>
+  </si>
+  <si>
+    <t>Mein Schiff 3</t>
+  </si>
+  <si>
+    <t>08:28</t>
+  </si>
+  <si>
+    <t>00:30</t>
+  </si>
+  <si>
+    <t>27.02.2026</t>
+  </si>
+  <si>
+    <t>11:31</t>
+  </si>
+  <si>
+    <t>20:55</t>
+  </si>
+  <si>
+    <t>01.03.2026</t>
+  </si>
+  <si>
+    <t>08:48</t>
+  </si>
+  <si>
+    <t>19:00</t>
+  </si>
+  <si>
+    <t>03.03.2026</t>
+  </si>
+  <si>
+    <t>SPIRIT OF DISCOVERY</t>
+  </si>
+  <si>
+    <t>08:39</t>
+  </si>
+  <si>
+    <t>18:04</t>
+  </si>
+  <si>
+    <t>05.03.2026</t>
+  </si>
+  <si>
+    <t>15:07</t>
+  </si>
+  <si>
+    <t>23:36</t>
+  </si>
+  <si>
+    <t>08.03.2026</t>
+  </si>
+  <si>
+    <t>08:20</t>
+  </si>
+  <si>
+    <t>09.03.2026</t>
+  </si>
+  <si>
+    <t>Le Laperouse</t>
+  </si>
+  <si>
+    <t>13:00</t>
+  </si>
+  <si>
+    <t>17:37</t>
+  </si>
+  <si>
+    <t>13.03.2026</t>
+  </si>
+  <si>
+    <t>08:54</t>
+  </si>
+  <si>
+    <t>18.03.2026</t>
+  </si>
+  <si>
+    <t>17:59</t>
+  </si>
+  <si>
+    <t>20:00</t>
+  </si>
+  <si>
+    <t>22.03.2026</t>
+  </si>
+  <si>
+    <t>27.03.2026</t>
+  </si>
+  <si>
+    <t>28.03.2026</t>
+  </si>
+  <si>
+    <t>Aidamar</t>
+  </si>
+  <si>
+    <t>08:33</t>
+  </si>
+  <si>
+    <t>05:00</t>
+  </si>
+  <si>
+    <t>30.03.2026</t>
+  </si>
+  <si>
+    <t>11:40</t>
+  </si>
+  <si>
+    <t>18:43</t>
+  </si>
+  <si>
+    <t>10.04.2026</t>
+  </si>
+  <si>
+    <t>07:51</t>
+  </si>
+  <si>
+    <t>19:58</t>
+  </si>
+  <si>
+    <t>08.05.2026</t>
+  </si>
+  <si>
+    <t>13:12</t>
+  </si>
+  <si>
+    <t>21:30</t>
+  </si>
+  <si>
+    <t>17.05.2026</t>
+  </si>
+  <si>
+    <t>OCEAN ALBATROS</t>
+  </si>
+  <si>
+    <t>15:00</t>
+  </si>
+  <si>
+    <t>FLYTEBRYGGE SKARSVÅG</t>
+  </si>
+  <si>
+    <t>19.05.2026</t>
+  </si>
+  <si>
+    <t>Fram</t>
+  </si>
+  <si>
+    <t>09:35</t>
+  </si>
+  <si>
+    <t>21.05.2026</t>
+  </si>
+  <si>
+    <t>Nieuw Statendam</t>
+  </si>
+  <si>
+    <t>09:27</t>
+  </si>
+  <si>
+    <t>18:30</t>
+  </si>
+  <si>
+    <t>22.05.2026</t>
+  </si>
+  <si>
+    <t>12:29</t>
+  </si>
+  <si>
+    <t>WORLD NAVIGATOR</t>
+  </si>
+  <si>
+    <t>10:00</t>
+  </si>
+  <si>
+    <t>22:00</t>
+  </si>
+  <si>
+    <t>23.05.2026</t>
+  </si>
+  <si>
+    <t>Seabourn Ovation</t>
+  </si>
+  <si>
+    <t>07:26</t>
+  </si>
+  <si>
+    <t>18:00</t>
+  </si>
+  <si>
+    <t>27.05.2026</t>
+  </si>
+  <si>
+    <t>Silver Endeavour</t>
+  </si>
+  <si>
+    <t>07:00</t>
+  </si>
+  <si>
+    <t>16:30</t>
+  </si>
+  <si>
+    <t>29.05.2026</t>
+  </si>
+  <si>
+    <t>12:31</t>
+  </si>
+  <si>
+    <t>23:59</t>
+  </si>
+  <si>
+    <t>09:00</t>
+  </si>
+  <si>
+    <t>17:00</t>
+  </si>
+  <si>
+    <t>04.06.2026</t>
+  </si>
+  <si>
+    <t>Msc Preziosa</t>
+  </si>
+  <si>
+    <t>15:18</t>
+  </si>
+  <si>
+    <t>02:00</t>
+  </si>
+  <si>
+    <t>05.06.2026</t>
+  </si>
+  <si>
+    <t>13:16</t>
+  </si>
+  <si>
+    <t>21:11</t>
+  </si>
+  <si>
+    <t>09.06.2026</t>
+  </si>
+  <si>
+    <t>Viking Jupiter</t>
+  </si>
+  <si>
+    <t>07:25</t>
+  </si>
+  <si>
+    <t>17:30</t>
+  </si>
+  <si>
+    <t>11.06.2026</t>
+  </si>
+  <si>
+    <t>Sh Vega</t>
+  </si>
+  <si>
+    <t>13.06.2026</t>
+  </si>
+  <si>
+    <t>VIKING NEPTUNE</t>
+  </si>
+  <si>
+    <t>06:32</t>
+  </si>
+  <si>
+    <t>18:24</t>
+  </si>
+  <si>
+    <t>HONNINGSVÅG ANKRING</t>
+  </si>
+  <si>
+    <t>Aidabella</t>
+  </si>
+  <si>
+    <t>22:58</t>
+  </si>
+  <si>
+    <t>06:05</t>
+  </si>
+  <si>
+    <t>Celebrity Apex</t>
+  </si>
+  <si>
+    <t>06:41</t>
+  </si>
+  <si>
+    <t>16:00</t>
+  </si>
+  <si>
+    <t>14.06.2026</t>
+  </si>
+  <si>
+    <t>12:37</t>
+  </si>
+  <si>
+    <t>Trollfjord</t>
+  </si>
+  <si>
+    <t>09:54</t>
+  </si>
+  <si>
+    <t>16.06.2026</t>
+  </si>
+  <si>
+    <t>Aidaluna</t>
+  </si>
+  <si>
+    <t>04:00</t>
+  </si>
+  <si>
+    <t>11:00</t>
+  </si>
+  <si>
+    <t>17.06.2026</t>
+  </si>
+  <si>
+    <t>EUROPA</t>
+  </si>
+  <si>
+    <t>19.06.2026</t>
+  </si>
+  <si>
+    <t>13:19</t>
+  </si>
+  <si>
+    <t>20:33</t>
+  </si>
+  <si>
+    <t>20.06.2026</t>
+  </si>
+  <si>
+    <t>21.06.2026</t>
+  </si>
+  <si>
+    <t>07:38</t>
+  </si>
+  <si>
+    <t>18:58</t>
+  </si>
+  <si>
+    <t>SKY PRINCESS</t>
+  </si>
+  <si>
+    <t>08:05</t>
+  </si>
+  <si>
+    <t>09:43</t>
+  </si>
+  <si>
+    <t>23.06.2026</t>
+  </si>
+  <si>
+    <t>07:48</t>
+  </si>
+  <si>
+    <t>MEIN SCHIFF 7</t>
+  </si>
+  <si>
+    <t>06:14</t>
+  </si>
+  <si>
+    <t>18:02</t>
+  </si>
+  <si>
+    <t>Amera</t>
+  </si>
+  <si>
+    <t>13:33</t>
+  </si>
+  <si>
+    <t>21:55</t>
+  </si>
+  <si>
+    <t>24.06.2026</t>
+  </si>
+  <si>
+    <t>Costa Favolosa</t>
+  </si>
+  <si>
+    <t>18:17</t>
+  </si>
+  <si>
+    <t>12:30</t>
+  </si>
+  <si>
+    <t>25.06.2026</t>
+  </si>
+  <si>
+    <t>Mein Schiff 1</t>
+  </si>
+  <si>
+    <t>13:27</t>
+  </si>
+  <si>
+    <t>00:52</t>
+  </si>
+  <si>
+    <t>07:42</t>
+  </si>
+  <si>
+    <t>18:07</t>
+  </si>
+  <si>
+    <t>26.06.2026</t>
+  </si>
+  <si>
+    <t>Renaissance</t>
+  </si>
+  <si>
+    <t>13:17</t>
+  </si>
+  <si>
+    <t>21:56</t>
+  </si>
+  <si>
+    <t>27.06.2026</t>
+  </si>
+  <si>
+    <t>21:02</t>
+  </si>
+  <si>
+    <t>28.06.2026</t>
+  </si>
+  <si>
+    <t>09:53</t>
+  </si>
+  <si>
+    <t>16:57</t>
+  </si>
+  <si>
+    <t>29.06.2026</t>
+  </si>
+  <si>
+    <t>SPIRIT OF ADVENTURE</t>
+  </si>
+  <si>
+    <t>06:52</t>
+  </si>
+  <si>
+    <t>16:55</t>
+  </si>
+  <si>
+    <t>QUEEN ANNE</t>
+  </si>
+  <si>
+    <t>07:19</t>
+  </si>
+  <si>
+    <t>17:11</t>
+  </si>
+  <si>
+    <t>30.06.2026</t>
+  </si>
+  <si>
+    <t>07:40</t>
+  </si>
+  <si>
+    <t>03.07.2026</t>
+  </si>
+  <si>
+    <t>Europa 2</t>
+  </si>
+  <si>
+    <t>17:33</t>
+  </si>
+  <si>
+    <t>13:20</t>
+  </si>
+  <si>
+    <t>04.07.2026</t>
+  </si>
+  <si>
+    <t>Artania</t>
+  </si>
+  <si>
+    <t>07:21</t>
+  </si>
+  <si>
+    <t>World Voyager</t>
+  </si>
+  <si>
+    <t>20:18</t>
+  </si>
+  <si>
+    <t>05.07.2026</t>
+  </si>
+  <si>
+    <t>07:49</t>
+  </si>
+  <si>
+    <t>06.07.2026</t>
+  </si>
+  <si>
+    <t>Azamara Quest</t>
+  </si>
+  <si>
+    <t>13:07</t>
+  </si>
+  <si>
+    <t>20:13</t>
+  </si>
+  <si>
+    <t>07.07.2026</t>
+  </si>
+  <si>
+    <t>08.07.2026</t>
+  </si>
+  <si>
+    <t>12:32</t>
+  </si>
+  <si>
+    <t>12.07.2026</t>
+  </si>
+  <si>
+    <t>09:50</t>
+  </si>
+  <si>
+    <t>16:59</t>
+  </si>
+  <si>
+    <t>13.07.2026</t>
+  </si>
+  <si>
+    <t>Viking Vela</t>
+  </si>
+  <si>
+    <t>14.07.2026</t>
+  </si>
+  <si>
+    <t>Viking Mira</t>
+  </si>
+  <si>
+    <t>08:23</t>
+  </si>
+  <si>
+    <t>16.07.2026</t>
+  </si>
+  <si>
+    <t>16:40</t>
+  </si>
+  <si>
+    <t>08:53</t>
+  </si>
+  <si>
+    <t>06:00</t>
+  </si>
+  <si>
+    <t>17.07.2026</t>
+  </si>
+  <si>
+    <t>13:26</t>
+  </si>
+  <si>
+    <t>21:31</t>
+  </si>
+  <si>
+    <t>18.07.2026</t>
+  </si>
+  <si>
+    <t>08:18</t>
+  </si>
+  <si>
+    <t>19.07.2026</t>
+  </si>
+  <si>
+    <t>Mein Schiff Relax</t>
+  </si>
+  <si>
+    <t>12:16</t>
+  </si>
+  <si>
+    <t>03:00</t>
+  </si>
+  <si>
+    <t>09:52</t>
+  </si>
+  <si>
+    <t>20.07.2026</t>
+  </si>
+  <si>
+    <t>04:07</t>
+  </si>
+  <si>
+    <t>10:59</t>
+  </si>
+  <si>
+    <t>21.07.2026</t>
+  </si>
+  <si>
+    <t>14:49</t>
+  </si>
+  <si>
+    <t>02:06</t>
+  </si>
+  <si>
+    <t>25.07.2026</t>
+  </si>
+  <si>
+    <t>07:35</t>
+  </si>
+  <si>
+    <t>18:05</t>
+  </si>
+  <si>
+    <t>20:46</t>
+  </si>
+  <si>
+    <t>26.07.2026</t>
+  </si>
+  <si>
+    <t>08:45</t>
+  </si>
+  <si>
+    <t>18:27</t>
+  </si>
+  <si>
+    <t>09:51</t>
+  </si>
+  <si>
+    <t>28.07.2026</t>
+  </si>
+  <si>
+    <t>17:28</t>
+  </si>
+  <si>
+    <t>23:57</t>
+  </si>
+  <si>
+    <t>30.07.2026</t>
+  </si>
+  <si>
+    <t>11:29</t>
+  </si>
+  <si>
+    <t>01:00</t>
+  </si>
+  <si>
+    <t>07:55</t>
+  </si>
+  <si>
+    <t>31.07.2026</t>
+  </si>
+  <si>
+    <t>13:23</t>
+  </si>
+  <si>
+    <t>01.08.2026</t>
+  </si>
+  <si>
+    <t>17:13</t>
+  </si>
+  <si>
+    <t>03:30</t>
+  </si>
+  <si>
+    <t>02.08.2026</t>
+  </si>
+  <si>
+    <t>17:03</t>
+  </si>
+  <si>
+    <t>VASCO DA GAMA</t>
+  </si>
+  <si>
+    <t>09.08.2026</t>
+  </si>
+  <si>
+    <t>09:41</t>
+  </si>
+  <si>
+    <t>17:01</t>
+  </si>
+  <si>
+    <t>10.08.2026</t>
+  </si>
+  <si>
+    <t>06:56</t>
+  </si>
+  <si>
+    <t>11.08.2026</t>
+  </si>
+  <si>
+    <t>12:34</t>
+  </si>
+  <si>
+    <t>12.08.2026</t>
+  </si>
+  <si>
+    <t>08:21</t>
+  </si>
+  <si>
+    <t>14.08.2026</t>
+  </si>
+  <si>
+    <t>13:15</t>
+  </si>
+  <si>
+    <t>16.08.2026</t>
+  </si>
+  <si>
+    <t>17.08.2026</t>
+  </si>
+  <si>
+    <t>07:15</t>
+  </si>
+  <si>
+    <t>23.08.2026</t>
+  </si>
+  <si>
+    <t>06:36</t>
+  </si>
+  <si>
+    <t>24.08.2026</t>
+  </si>
+  <si>
+    <t>25.08.2026</t>
+  </si>
+  <si>
+    <t>AMADEA</t>
+  </si>
+  <si>
+    <t>07:03</t>
+  </si>
+  <si>
+    <t>17:09</t>
+  </si>
+  <si>
+    <t>28.08.2026</t>
+  </si>
+  <si>
+    <t>13:21</t>
+  </si>
+  <si>
+    <t>29.08.2026</t>
+  </si>
+  <si>
+    <t>SEVEN SEAS MARINER</t>
+  </si>
+  <si>
+    <t>30.08.2026</t>
+  </si>
+  <si>
+    <t>09:48</t>
+  </si>
+  <si>
+    <t>01.09.2026</t>
+  </si>
+  <si>
+    <t>Sylvia Earle</t>
+  </si>
+  <si>
+    <t>06:37</t>
+  </si>
+  <si>
+    <t>18:01</t>
+  </si>
+  <si>
+    <t>04.09.2026</t>
+  </si>
+  <si>
+    <t>ROTTERDAM</t>
+  </si>
+  <si>
+    <t>08:22</t>
+  </si>
+  <si>
+    <t>05.09.2026</t>
+  </si>
+  <si>
+    <t>07:10</t>
+  </si>
+  <si>
+    <t>06.09.2026</t>
+  </si>
+  <si>
+    <t>09.09.2026</t>
+  </si>
+  <si>
+    <t>11:48</t>
+  </si>
+  <si>
+    <t>11.09.2026</t>
+  </si>
+  <si>
+    <t>13:22</t>
+  </si>
+  <si>
+    <t>13.09.2026</t>
+  </si>
+  <si>
+    <t>09:31</t>
+  </si>
+  <si>
+    <t>Aqua Lares</t>
+  </si>
+  <si>
+    <t>25.09.2026</t>
+  </si>
+  <si>
+    <t>07:52</t>
+  </si>
+  <si>
+    <t>02.10.2026</t>
+  </si>
+  <si>
+    <t>07:54</t>
+  </si>
+  <si>
+    <t>03.10.2026</t>
+  </si>
+  <si>
+    <t>06:59</t>
+  </si>
+  <si>
+    <t>09.10.2026</t>
+  </si>
+  <si>
+    <t>19:57</t>
+  </si>
+  <si>
+    <t>16.10.2026</t>
+  </si>
+  <si>
+    <t>07:50</t>
+  </si>
+  <si>
+    <t>17.10.2026</t>
+  </si>
+  <si>
+    <t>07:58</t>
+  </si>
+  <si>
+    <t>19:49</t>
+  </si>
+  <si>
+    <t>23.10.2026</t>
   </si>
   <si>
     <t>08:00</t>
   </si>
   <si>
-    <t>20:00</t>
-[...17 lines deleted...]
-    <t>11.01.2026</t>
+    <t>Le Commandant Charcot</t>
+  </si>
+  <si>
+    <t>07:11</t>
+  </si>
+  <si>
+    <t>13:30</t>
+  </si>
+  <si>
+    <t>25.10.2026</t>
+  </si>
+  <si>
+    <t>26.10.2026</t>
+  </si>
+  <si>
+    <t>08:30</t>
+  </si>
+  <si>
+    <t>23:00</t>
+  </si>
+  <si>
+    <t>30.10.2026</t>
+  </si>
+  <si>
+    <t>31.10.2026</t>
+  </si>
+  <si>
+    <t>01.11.2026</t>
   </si>
   <si>
     <t>Hanseatic Nature</t>
   </si>
   <si>
-    <t>11:00</t>
-[...100 lines deleted...]
-  <si>
     <t>12:00</t>
-  </si>
-[...511 lines deleted...]
-    <t>01.11.2026</t>
   </si>
   <si>
     <t>06.11.2026</t>
   </si>
   <si>
     <t>13.11.2026</t>
   </si>
   <si>
     <t>14.11.2026</t>
   </si>
   <si>
     <t>16.11.2026</t>
   </si>
   <si>
     <t>20.11.2026</t>
   </si>
   <si>
     <t>21.11.2026</t>
   </si>
   <si>
     <t>27.11.2026</t>
   </si>
   <si>
     <t>28.11.2026</t>
   </si>
@@ -1078,4957 +1414,3870 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I175"/>
+  <dimension ref="A1:I149"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2" t="s">
         <v>10</v>
       </c>
       <c r="C2">
-        <v>400</v>
+        <v>367</v>
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
-      <c r="G2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H2">
-        <v>15690</v>
+        <v>16151</v>
       </c>
       <c r="I2">
-        <v>139</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
         <v>15</v>
       </c>
-      <c r="B3" t="s">
+      <c r="D3" t="s">
         <v>16</v>
       </c>
-      <c r="C3">
-[...4 lines deleted...]
-      </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H3">
-        <v>16140</v>
+        <v>15690</v>
       </c>
       <c r="I3">
-        <v>136</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>21</v>
       </c>
       <c r="F4" t="s">
         <v>22</v>
       </c>
-      <c r="G4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H4">
-        <v>15651</v>
+        <v>16151</v>
       </c>
       <c r="I4">
-        <v>139</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" t="s">
         <v>24</v>
       </c>
-      <c r="B5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="F5" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H5">
-        <v>15690</v>
+        <v>15651</v>
       </c>
       <c r="I5">
         <v>139</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B6" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C6">
-        <v>400</v>
+        <v>239</v>
       </c>
       <c r="D6" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
-      <c r="G6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H6">
-        <v>16140</v>
+        <v>16151</v>
       </c>
       <c r="I6">
-        <v>136</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="B7" t="s">
         <v>10</v>
       </c>
       <c r="C7">
-        <v>400</v>
+        <v>184</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>32</v>
       </c>
       <c r="F7" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H7">
-        <v>15690</v>
+        <v>16151</v>
       </c>
       <c r="I7">
-        <v>139</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="B8" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C8">
-        <v>400</v>
+        <v>444</v>
       </c>
       <c r="D8" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H8">
-        <v>16140</v>
+        <v>15690</v>
       </c>
       <c r="I8">
-        <v>136</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="B9" t="s">
         <v>10</v>
       </c>
       <c r="C9">
-        <v>400</v>
+        <v>271</v>
       </c>
       <c r="D9" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
-      <c r="G9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H9">
-        <v>15690</v>
+        <v>16151</v>
       </c>
       <c r="I9">
-        <v>139</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="B10" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C10">
-        <v>400</v>
+        <v>264</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>40</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="H10">
-        <v>16140</v>
+        <v>16151</v>
       </c>
       <c r="I10">
-        <v>136</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="B11" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="C11">
-        <v>2750</v>
+        <v>456</v>
       </c>
       <c r="D11" t="s">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="F11" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="H11">
-        <v>99526</v>
+        <v>15690</v>
       </c>
       <c r="I11">
-        <v>293</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="B12" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="C12">
-        <v>400</v>
+        <v>456</v>
       </c>
       <c r="D12" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="F12" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="H12">
         <v>15690</v>
       </c>
       <c r="I12">
-        <v>139</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="B13" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="C13">
-        <v>230</v>
+        <v>2484</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>48</v>
       </c>
       <c r="E13" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="F13" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="H13">
-        <v>15651</v>
+        <v>99526</v>
       </c>
       <c r="I13">
-        <v>139</v>
+        <v>293.28</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="B14" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="C14">
-        <v>999</v>
+        <v>463</v>
       </c>
       <c r="D14" t="s">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="E14" t="s">
-        <v>40</v>
+        <v>52</v>
       </c>
       <c r="F14" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="H14">
-        <v>58250</v>
+        <v>15690</v>
       </c>
       <c r="I14">
-        <v>236</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="B15" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="C15">
-        <v>230</v>
+        <v>215</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>54</v>
       </c>
       <c r="E15" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="F15" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="H15">
         <v>15651</v>
       </c>
       <c r="I15">
-        <v>136</v>
+        <v>139</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="B16" t="s">
-        <v>16</v>
+        <v>57</v>
       </c>
       <c r="C16">
-        <v>400</v>
+        <v>913</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>58</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
+        <v>59</v>
       </c>
       <c r="F16" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H16">
-        <v>16140</v>
+        <v>58119</v>
       </c>
       <c r="I16">
-        <v>136</v>
+        <v>236.71</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="B17" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="C17">
-        <v>300</v>
+        <v>202</v>
       </c>
       <c r="D17" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="E17" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="F17" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="H17">
-        <v>2191</v>
+        <v>15651</v>
       </c>
       <c r="I17">
-        <v>81</v>
+        <v>139</v>
       </c>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>45</v>
+        <v>63</v>
       </c>
       <c r="B18" t="s">
-        <v>19</v>
+        <v>47</v>
       </c>
       <c r="C18">
-        <v>230</v>
+        <v>2494</v>
       </c>
       <c r="D18" t="s">
+        <v>64</v>
+      </c>
+      <c r="E18" t="s">
         <v>49</v>
       </c>
-      <c r="E18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="H18">
-        <v>15651</v>
+        <v>99526</v>
       </c>
       <c r="I18">
-        <v>136</v>
+        <v>293.28</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>51</v>
+        <v>65</v>
       </c>
       <c r="B19" t="s">
-        <v>31</v>
+        <v>66</v>
       </c>
       <c r="C19">
-        <v>2750</v>
+        <v>153</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>67</v>
       </c>
       <c r="E19" t="s">
-        <v>32</v>
+        <v>68</v>
       </c>
       <c r="F19" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="H19">
-        <v>99526</v>
+        <v>9976</v>
       </c>
       <c r="I19">
-        <v>293</v>
+        <v>131.46</v>
       </c>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="B20" t="s">
-        <v>53</v>
+        <v>15</v>
       </c>
       <c r="C20">
-        <v>184</v>
+        <v>462</v>
       </c>
       <c r="D20" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="E20" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="F20" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="H20">
-        <v>9920</v>
+        <v>15690</v>
       </c>
       <c r="I20">
-        <v>132</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="B21" t="s">
-        <v>10</v>
+        <v>66</v>
       </c>
       <c r="C21">
-        <v>400</v>
+        <v>147</v>
       </c>
       <c r="D21" t="s">
-        <v>11</v>
+        <v>72</v>
       </c>
       <c r="E21" t="s">
-        <v>12</v>
+        <v>73</v>
       </c>
       <c r="F21" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H21">
-        <v>15690</v>
+        <v>9976</v>
       </c>
       <c r="I21">
-        <v>139</v>
+        <v>131.46</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="B22" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="C22">
-        <v>184</v>
+        <v>2496</v>
       </c>
       <c r="D22" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="E22" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="F22" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="H22">
-        <v>9920</v>
+        <v>99526</v>
       </c>
       <c r="I22">
-        <v>132</v>
+        <v>293.28</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>58</v>
+        <v>75</v>
       </c>
       <c r="B23" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C23">
-        <v>400</v>
+        <v>449</v>
       </c>
       <c r="D23" t="s">
-        <v>11</v>
+        <v>43</v>
       </c>
       <c r="E23" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="F23" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="H23">
-        <v>16140</v>
+        <v>15690</v>
       </c>
       <c r="I23">
-        <v>136</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>59</v>
+        <v>76</v>
       </c>
       <c r="B24" t="s">
-        <v>31</v>
+        <v>77</v>
       </c>
       <c r="C24">
-        <v>3750</v>
+        <v>2386</v>
       </c>
       <c r="D24" t="s">
-        <v>11</v>
+        <v>78</v>
       </c>
       <c r="E24" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="F24" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="H24">
-        <v>99526</v>
+        <v>71304</v>
       </c>
       <c r="I24">
-        <v>293</v>
+        <v>253.22</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="B25" t="s">
-        <v>10</v>
+        <v>66</v>
       </c>
       <c r="C25">
-        <v>400</v>
+        <v>146</v>
       </c>
       <c r="D25" t="s">
-        <v>11</v>
+        <v>81</v>
       </c>
       <c r="E25" t="s">
-        <v>12</v>
+        <v>82</v>
       </c>
       <c r="F25" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H25">
-        <v>15690</v>
+        <v>9976</v>
       </c>
       <c r="I25">
-        <v>139</v>
+        <v>131.46</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>61</v>
+        <v>83</v>
       </c>
       <c r="B26" t="s">
-        <v>62</v>
+        <v>15</v>
       </c>
       <c r="C26">
-        <v>2005</v>
+        <v>428</v>
       </c>
       <c r="D26" t="s">
-        <v>11</v>
+        <v>84</v>
+      </c>
+      <c r="E26" t="s">
+        <v>85</v>
       </c>
       <c r="F26" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="H26">
-        <v>71304</v>
+        <v>15690</v>
       </c>
       <c r="I26">
-        <v>253</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>63</v>
+        <v>86</v>
       </c>
       <c r="B27" t="s">
-        <v>62</v>
+        <v>15</v>
+      </c>
+      <c r="C27">
+        <v>390</v>
+      </c>
+      <c r="D27" t="s">
+        <v>87</v>
       </c>
       <c r="E27" t="s">
-        <v>64</v>
+        <v>88</v>
       </c>
       <c r="F27" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>18</v>
+      </c>
+      <c r="H27">
+        <v>15690</v>
+      </c>
+      <c r="I27">
+        <v>135.75</v>
       </c>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>65</v>
+        <v>89</v>
       </c>
       <c r="B28" t="s">
-        <v>53</v>
+        <v>90</v>
       </c>
       <c r="C28">
-        <v>184</v>
+        <v>174</v>
       </c>
       <c r="D28" t="s">
-        <v>54</v>
+        <v>91</v>
       </c>
       <c r="E28" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="F28" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>92</v>
       </c>
       <c r="H28">
-        <v>9920</v>
+        <v>8181</v>
       </c>
       <c r="I28">
-        <v>132</v>
+        <v>104.4</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>66</v>
+        <v>93</v>
       </c>
       <c r="B29" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="C29">
-        <v>400</v>
+        <v>179</v>
       </c>
       <c r="D29" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="E29" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="F29" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H29">
-        <v>16140</v>
+        <v>11647</v>
       </c>
       <c r="I29">
-        <v>136</v>
+        <v>113.65</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>67</v>
+        <v>96</v>
       </c>
       <c r="B30" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="C30">
-        <v>400</v>
+        <v>2583</v>
       </c>
       <c r="D30" t="s">
-        <v>11</v>
+        <v>98</v>
       </c>
       <c r="E30" t="s">
-        <v>12</v>
+        <v>99</v>
       </c>
       <c r="F30" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H30">
-        <v>15690</v>
+        <v>99902</v>
       </c>
       <c r="I30">
-        <v>139</v>
+        <v>299.75</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>68</v>
+        <v>100</v>
       </c>
       <c r="B31" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C31">
-        <v>400</v>
+        <v>432</v>
       </c>
       <c r="D31" t="s">
-        <v>11</v>
+        <v>101</v>
       </c>
       <c r="E31" t="s">
-        <v>12</v>
+        <v>88</v>
       </c>
       <c r="F31" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="H31">
-        <v>16140</v>
+        <v>15690</v>
       </c>
       <c r="I31">
-        <v>136</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>69</v>
+        <v>100</v>
       </c>
       <c r="B32" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="C32">
-        <v>400</v>
+        <v>147</v>
       </c>
       <c r="D32" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="E32" t="s">
-        <v>12</v>
+        <v>104</v>
       </c>
       <c r="F32" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="H32">
-        <v>15690</v>
+        <v>9923</v>
       </c>
       <c r="I32">
-        <v>139</v>
+        <v>119.88</v>
       </c>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>70</v>
+        <v>105</v>
       </c>
       <c r="B33" t="s">
-        <v>16</v>
+        <v>106</v>
       </c>
       <c r="C33">
-        <v>400</v>
+        <v>574</v>
       </c>
       <c r="D33" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="E33" t="s">
-        <v>12</v>
+        <v>108</v>
       </c>
       <c r="F33" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H33">
-        <v>16140</v>
+        <v>41865</v>
       </c>
       <c r="I33">
-        <v>136</v>
+        <v>210</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>71</v>
+        <v>109</v>
       </c>
       <c r="B34" t="s">
-        <v>10</v>
+        <v>110</v>
       </c>
       <c r="C34">
-        <v>400</v>
+        <v>136</v>
       </c>
       <c r="D34" t="s">
-        <v>72</v>
+        <v>111</v>
       </c>
       <c r="E34" t="s">
-        <v>73</v>
+        <v>112</v>
       </c>
       <c r="F34" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="H34">
-        <v>15690</v>
+        <v>20649</v>
       </c>
       <c r="I34">
-        <v>139</v>
+        <v>164.5</v>
       </c>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>74</v>
+        <v>113</v>
       </c>
       <c r="B35" t="s">
-        <v>75</v>
+        <v>47</v>
       </c>
       <c r="C35">
-        <v>150</v>
+        <v>2589</v>
       </c>
       <c r="D35" t="s">
-        <v>54</v>
+        <v>114</v>
       </c>
       <c r="E35" t="s">
-        <v>36</v>
+        <v>115</v>
       </c>
       <c r="F35" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>27</v>
       </c>
       <c r="H35">
-        <v>2191</v>
+        <v>99526</v>
       </c>
       <c r="I35">
-        <v>80</v>
+        <v>293.28</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>77</v>
+        <v>113</v>
       </c>
       <c r="B36" t="s">
-        <v>16</v>
+        <v>110</v>
       </c>
       <c r="C36">
-        <v>400</v>
+        <v>175</v>
       </c>
       <c r="D36" t="s">
-        <v>78</v>
+        <v>116</v>
       </c>
       <c r="E36" t="s">
-        <v>40</v>
+        <v>117</v>
       </c>
       <c r="F36" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="H36">
-        <v>16140</v>
+        <v>20649</v>
       </c>
       <c r="I36">
-        <v>136</v>
+        <v>164.5</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>77</v>
+        <v>118</v>
       </c>
       <c r="B37" t="s">
-        <v>80</v>
+        <v>119</v>
       </c>
       <c r="C37">
-        <v>190</v>
+        <v>3353</v>
       </c>
       <c r="D37" t="s">
-        <v>81</v>
+        <v>120</v>
       </c>
       <c r="E37" t="s">
-        <v>12</v>
+        <v>121</v>
       </c>
       <c r="F37" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>27</v>
       </c>
       <c r="H37">
-        <v>7400</v>
+        <v>139072</v>
       </c>
       <c r="I37">
-        <v>104</v>
+        <v>333.33</v>
       </c>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>84</v>
+        <v>122</v>
       </c>
       <c r="B38" t="s">
-        <v>85</v>
+        <v>15</v>
       </c>
       <c r="C38">
-        <v>400</v>
+        <v>443</v>
       </c>
       <c r="D38" t="s">
-        <v>86</v>
+        <v>123</v>
       </c>
       <c r="E38" t="s">
-        <v>36</v>
+        <v>124</v>
       </c>
       <c r="F38" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="H38">
-        <v>11647</v>
+        <v>15690</v>
       </c>
       <c r="I38">
-        <v>114</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>87</v>
+        <v>125</v>
       </c>
       <c r="B39" t="s">
-        <v>88</v>
+        <v>126</v>
       </c>
       <c r="C39">
-        <v>2666</v>
+        <v>879</v>
       </c>
       <c r="D39" t="s">
-        <v>78</v>
+        <v>127</v>
       </c>
       <c r="E39" t="s">
-        <v>89</v>
+        <v>128</v>
       </c>
       <c r="F39" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="H39">
-        <v>99902</v>
+        <v>47861</v>
       </c>
       <c r="I39">
-        <v>300</v>
+        <v>228.26</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>90</v>
+        <v>129</v>
       </c>
       <c r="B40" t="s">
-        <v>91</v>
+        <v>130</v>
       </c>
       <c r="C40">
-        <v>200</v>
+        <v>59</v>
       </c>
       <c r="D40" t="s">
-        <v>20</v>
+        <v>103</v>
       </c>
       <c r="E40" t="s">
+        <v>108</v>
+      </c>
+      <c r="F40" t="s">
         <v>92</v>
       </c>
-      <c r="F40" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H40">
-        <v>9923</v>
+        <v>10617</v>
       </c>
       <c r="I40">
-        <v>126</v>
+        <v>113.55</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>90</v>
+        <v>131</v>
       </c>
       <c r="B41" t="s">
-        <v>10</v>
+        <v>132</v>
       </c>
       <c r="C41">
-        <v>400</v>
+        <v>902</v>
       </c>
       <c r="D41" t="s">
-        <v>72</v>
+        <v>133</v>
       </c>
       <c r="E41" t="s">
-        <v>73</v>
+        <v>134</v>
       </c>
       <c r="F41" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>135</v>
       </c>
       <c r="H41">
-        <v>15690</v>
+        <v>47878</v>
       </c>
       <c r="I41">
-        <v>1396</v>
+        <v>228.3</v>
       </c>
     </row>
     <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>93</v>
+        <v>131</v>
       </c>
       <c r="B42" t="s">
-        <v>94</v>
+        <v>136</v>
       </c>
       <c r="C42">
-        <v>650</v>
+        <v>2094</v>
       </c>
       <c r="D42" t="s">
-        <v>11</v>
+        <v>137</v>
       </c>
       <c r="E42" t="s">
-        <v>36</v>
+        <v>138</v>
       </c>
       <c r="F42" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="H42">
-        <v>63066</v>
+        <v>69203</v>
       </c>
       <c r="I42">
-        <v>210</v>
+        <v>251.89</v>
       </c>
     </row>
     <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>95</v>
+        <v>131</v>
       </c>
       <c r="B43" t="s">
-        <v>96</v>
+        <v>139</v>
       </c>
       <c r="C43">
-        <v>400</v>
+        <v>2845</v>
       </c>
       <c r="D43" t="s">
-        <v>78</v>
+        <v>140</v>
       </c>
       <c r="E43" t="s">
-        <v>40</v>
+        <v>141</v>
       </c>
       <c r="F43" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H43">
-        <v>16140</v>
+        <v>130818</v>
       </c>
       <c r="I43">
-        <v>136</v>
+        <v>306</v>
       </c>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>97</v>
+        <v>142</v>
       </c>
       <c r="B44" t="s">
-        <v>98</v>
+        <v>47</v>
       </c>
       <c r="C44">
-        <v>200</v>
+        <v>2464</v>
       </c>
       <c r="D44" t="s">
-        <v>49</v>
+        <v>143</v>
       </c>
       <c r="E44" t="s">
-        <v>99</v>
+        <v>115</v>
       </c>
       <c r="F44" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="H44">
-        <v>20649</v>
+        <v>99526</v>
       </c>
       <c r="I44">
-        <v>164</v>
+        <v>293.28</v>
       </c>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>100</v>
+        <v>142</v>
       </c>
       <c r="B45" t="s">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="C45">
-        <v>200</v>
+        <v>401</v>
       </c>
       <c r="D45" t="s">
-        <v>86</v>
+        <v>145</v>
       </c>
       <c r="E45" t="s">
-        <v>40</v>
+        <v>108</v>
       </c>
       <c r="F45" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="H45">
-        <v>20649</v>
+        <v>16140</v>
       </c>
       <c r="I45">
-        <v>164</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>100</v>
+        <v>146</v>
       </c>
       <c r="B46" t="s">
-        <v>31</v>
+        <v>147</v>
       </c>
       <c r="C46">
-        <v>2750</v>
+        <v>2030</v>
       </c>
       <c r="D46" t="s">
-        <v>47</v>
+        <v>148</v>
       </c>
       <c r="E46" t="s">
-        <v>101</v>
+        <v>149</v>
       </c>
       <c r="F46" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="H46">
-        <v>111554</v>
+        <v>69203</v>
       </c>
       <c r="I46">
-        <v>316</v>
+        <v>252</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>102</v>
+        <v>150</v>
       </c>
       <c r="B47" t="s">
-        <v>16</v>
+        <v>151</v>
       </c>
       <c r="C47">
-        <v>400</v>
+        <v>335</v>
       </c>
       <c r="D47" t="s">
-        <v>78</v>
+        <v>108</v>
       </c>
       <c r="E47" t="s">
-        <v>40</v>
+        <v>115</v>
       </c>
       <c r="F47" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="H47">
-        <v>16140</v>
+        <v>28890</v>
       </c>
       <c r="I47">
-        <v>136</v>
+        <v>198.6</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>103</v>
+        <v>152</v>
       </c>
       <c r="B48" t="s">
-        <v>104</v>
+        <v>15</v>
       </c>
       <c r="C48">
-        <v>1512</v>
+        <v>462</v>
       </c>
       <c r="D48" t="s">
-        <v>105</v>
+        <v>153</v>
       </c>
       <c r="E48" t="s">
-        <v>92</v>
+        <v>154</v>
       </c>
       <c r="F48" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="H48">
-        <v>55877</v>
+        <v>15690</v>
       </c>
       <c r="I48">
-        <v>219</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
+        <v>155</v>
+      </c>
+      <c r="B49" t="s">
         <v>106</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49">
+        <v>577</v>
+      </c>
+      <c r="D49" t="s">
         <v>107</v>
       </c>
-      <c r="C49">
-[...2 lines deleted...]
-      <c r="D49" t="s">
+      <c r="E49" t="s">
         <v>108</v>
       </c>
       <c r="F49" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="H49">
-        <v>139072</v>
+        <v>41865</v>
       </c>
       <c r="I49">
-        <v>333</v>
+        <v>210</v>
       </c>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>109</v>
+        <v>156</v>
       </c>
       <c r="B50" t="s">
-        <v>107</v>
+        <v>97</v>
+      </c>
+      <c r="C50">
+        <v>2610</v>
+      </c>
+      <c r="D50" t="s">
+        <v>157</v>
       </c>
       <c r="E50" t="s">
-        <v>110</v>
+        <v>158</v>
       </c>
       <c r="F50" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>135</v>
+      </c>
+      <c r="H50">
+        <v>99902</v>
+      </c>
+      <c r="I50">
+        <v>299.75</v>
       </c>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>109</v>
+        <v>156</v>
       </c>
       <c r="B51" t="s">
-        <v>10</v>
+        <v>159</v>
       </c>
       <c r="C51">
-        <v>400</v>
+        <v>3593</v>
       </c>
       <c r="D51" t="s">
-        <v>72</v>
+        <v>160</v>
       </c>
       <c r="E51" t="s">
-        <v>73</v>
+        <v>99</v>
       </c>
       <c r="F51" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H51">
-        <v>15690</v>
+        <v>145281</v>
       </c>
       <c r="I51">
-        <v>139</v>
+        <v>329.81</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>111</v>
+        <v>156</v>
       </c>
       <c r="B52" t="s">
-        <v>96</v>
+        <v>10</v>
       </c>
       <c r="C52">
-        <v>400</v>
+        <v>341</v>
       </c>
       <c r="D52" t="s">
-        <v>78</v>
+        <v>161</v>
       </c>
       <c r="E52" t="s">
-        <v>40</v>
+        <v>117</v>
       </c>
       <c r="F52" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="H52">
-        <v>16140</v>
+        <v>16151</v>
       </c>
       <c r="I52">
-        <v>136</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
+        <v>162</v>
+      </c>
+      <c r="B53" t="s">
+        <v>102</v>
+      </c>
+      <c r="C53">
+        <v>146</v>
+      </c>
+      <c r="D53" t="s">
+        <v>163</v>
+      </c>
+      <c r="E53" t="s">
         <v>112</v>
       </c>
-      <c r="B53" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F53" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>92</v>
       </c>
       <c r="H53">
-        <v>47861</v>
+        <v>9923</v>
       </c>
       <c r="I53">
-        <v>228</v>
+        <v>119.88</v>
       </c>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>114</v>
+        <v>162</v>
       </c>
       <c r="B54" t="s">
-        <v>115</v>
+        <v>164</v>
       </c>
       <c r="C54">
-        <v>192</v>
+        <v>2880</v>
       </c>
       <c r="D54" t="s">
-        <v>78</v>
+        <v>165</v>
       </c>
       <c r="E54" t="s">
-        <v>36</v>
+        <v>166</v>
       </c>
       <c r="F54" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="H54">
-        <v>11617</v>
+        <v>112982</v>
       </c>
       <c r="I54">
-        <v>113</v>
+        <v>315.7</v>
       </c>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>116</v>
+        <v>162</v>
       </c>
       <c r="B55" t="s">
-        <v>117</v>
+        <v>167</v>
       </c>
       <c r="C55">
-        <v>900</v>
+        <v>790</v>
       </c>
       <c r="D55" t="s">
-        <v>11</v>
+        <v>168</v>
       </c>
       <c r="E55" t="s">
-        <v>36</v>
+        <v>169</v>
       </c>
       <c r="F55" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="H55">
-        <v>47842</v>
+        <v>39051</v>
       </c>
       <c r="I55">
-        <v>228</v>
+        <v>204</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>116</v>
+        <v>170</v>
       </c>
       <c r="B56" t="s">
-        <v>118</v>
+        <v>171</v>
       </c>
       <c r="C56">
-        <v>3405</v>
+        <v>3009</v>
       </c>
       <c r="D56" t="s">
-        <v>49</v>
+        <v>172</v>
       </c>
       <c r="E56" t="s">
-        <v>108</v>
+        <v>173</v>
       </c>
       <c r="F56" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="H56">
-        <v>130818</v>
+        <v>113216</v>
       </c>
       <c r="I56">
-        <v>306</v>
+        <v>289.65</v>
       </c>
     </row>
     <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>116</v>
+        <v>174</v>
       </c>
       <c r="B57" t="s">
-        <v>119</v>
+        <v>175</v>
       </c>
       <c r="C57">
-        <v>2050</v>
+        <v>2865</v>
       </c>
       <c r="D57" t="s">
-        <v>92</v>
+        <v>176</v>
+      </c>
+      <c r="E57" t="s">
+        <v>177</v>
       </c>
       <c r="F57" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H57">
-        <v>69203</v>
+        <v>111554</v>
       </c>
       <c r="I57">
-        <v>252</v>
+        <v>315.7</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>120</v>
+        <v>174</v>
       </c>
       <c r="B58" t="s">
-        <v>119</v>
+        <v>126</v>
+      </c>
+      <c r="C58">
+        <v>876</v>
+      </c>
+      <c r="D58" t="s">
+        <v>178</v>
       </c>
       <c r="E58" t="s">
-        <v>121</v>
+        <v>179</v>
       </c>
       <c r="F58" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>18</v>
+      </c>
+      <c r="H58">
+        <v>47861</v>
+      </c>
+      <c r="I58">
+        <v>228.26</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>120</v>
+        <v>180</v>
       </c>
       <c r="B59" t="s">
-        <v>16</v>
+        <v>181</v>
       </c>
       <c r="C59">
-        <v>400</v>
+        <v>1155</v>
       </c>
       <c r="D59" t="s">
-        <v>78</v>
+        <v>182</v>
       </c>
       <c r="E59" t="s">
-        <v>40</v>
+        <v>183</v>
       </c>
       <c r="F59" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H59">
-        <v>16140</v>
+        <v>55575</v>
       </c>
       <c r="I59">
-        <v>136</v>
+        <v>219.21</v>
       </c>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>120</v>
+        <v>184</v>
       </c>
       <c r="B60" t="s">
-        <v>31</v>
+        <v>136</v>
       </c>
       <c r="C60">
-        <v>2750</v>
+        <v>2106</v>
       </c>
       <c r="D60" t="s">
-        <v>47</v>
+        <v>185</v>
       </c>
       <c r="E60" t="s">
-        <v>101</v>
+        <v>117</v>
       </c>
       <c r="F60" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="H60">
-        <v>111554</v>
+        <v>69203</v>
       </c>
       <c r="I60">
-        <v>316</v>
+        <v>251.89</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>122</v>
+        <v>186</v>
       </c>
       <c r="B61" t="s">
-        <v>123</v>
+        <v>110</v>
       </c>
       <c r="C61">
-        <v>2050</v>
+        <v>185</v>
       </c>
       <c r="D61" t="s">
-        <v>101</v>
+        <v>111</v>
+      </c>
+      <c r="E61" t="s">
+        <v>117</v>
       </c>
       <c r="F61" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>92</v>
       </c>
       <c r="H61">
-        <v>69203</v>
+        <v>20649</v>
       </c>
       <c r="I61">
-        <v>252</v>
+        <v>164.5</v>
       </c>
     </row>
     <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>124</v>
+        <v>186</v>
       </c>
       <c r="B62" t="s">
-        <v>123</v>
+        <v>144</v>
+      </c>
+      <c r="C62">
+        <v>433</v>
+      </c>
+      <c r="D62" t="s">
+        <v>187</v>
       </c>
       <c r="E62" t="s">
-        <v>121</v>
+        <v>188</v>
       </c>
       <c r="F62" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>18</v>
+      </c>
+      <c r="H62">
+        <v>16140</v>
+      </c>
+      <c r="I62">
+        <v>135.75</v>
       </c>
     </row>
     <row r="63" spans="1:9">
       <c r="A63" t="s">
-        <v>125</v>
+        <v>189</v>
       </c>
       <c r="B63" t="s">
-        <v>126</v>
+        <v>190</v>
       </c>
       <c r="C63">
-        <v>408</v>
+        <v>945</v>
       </c>
       <c r="D63" t="s">
-        <v>36</v>
+        <v>191</v>
       </c>
       <c r="E63" t="s">
-        <v>44</v>
+        <v>192</v>
       </c>
       <c r="F63" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="H63">
-        <v>28890</v>
+        <v>58119</v>
       </c>
       <c r="I63">
-        <v>199</v>
+        <v>236</v>
       </c>
     </row>
     <row r="64" spans="1:9">
       <c r="A64" t="s">
-        <v>127</v>
+        <v>189</v>
       </c>
       <c r="B64" t="s">
-        <v>10</v>
+        <v>193</v>
       </c>
       <c r="C64">
-        <v>400</v>
+        <v>2814</v>
       </c>
       <c r="D64" t="s">
-        <v>72</v>
+        <v>194</v>
       </c>
       <c r="E64" t="s">
-        <v>73</v>
+        <v>195</v>
       </c>
       <c r="F64" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H64">
-        <v>15690</v>
+        <v>114188</v>
       </c>
       <c r="I64">
-        <v>139</v>
+        <v>322.51</v>
       </c>
     </row>
     <row r="65" spans="1:9">
       <c r="A65" t="s">
-        <v>128</v>
+        <v>196</v>
       </c>
       <c r="B65" t="s">
-        <v>94</v>
+        <v>110</v>
       </c>
       <c r="C65">
-        <v>650</v>
+        <v>165</v>
       </c>
       <c r="D65" t="s">
-        <v>11</v>
+        <v>197</v>
       </c>
       <c r="E65" t="s">
-        <v>36</v>
+        <v>117</v>
       </c>
       <c r="F65" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>92</v>
       </c>
       <c r="H65">
-        <v>41865</v>
+        <v>20649</v>
       </c>
       <c r="I65">
-        <v>210</v>
+        <v>164.5</v>
       </c>
     </row>
     <row r="66" spans="1:9">
       <c r="A66" t="s">
-        <v>129</v>
+        <v>196</v>
       </c>
       <c r="B66" t="s">
-        <v>130</v>
+        <v>119</v>
       </c>
       <c r="C66">
-        <v>3660</v>
+        <v>3459</v>
       </c>
       <c r="D66" t="s">
-        <v>78</v>
+        <v>111</v>
       </c>
       <c r="E66" t="s">
-        <v>55</v>
+        <v>121</v>
       </c>
       <c r="F66" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="H66">
-        <v>145281</v>
+        <v>139072</v>
       </c>
       <c r="I66">
-        <v>330</v>
+        <v>333.33</v>
       </c>
     </row>
     <row r="67" spans="1:9">
       <c r="A67" t="s">
-        <v>129</v>
+        <v>198</v>
       </c>
       <c r="B67" t="s">
-        <v>96</v>
+        <v>199</v>
       </c>
       <c r="C67">
-        <v>400</v>
+        <v>506</v>
       </c>
       <c r="D67" t="s">
-        <v>78</v>
+        <v>200</v>
       </c>
       <c r="E67" t="s">
-        <v>40</v>
+        <v>115</v>
       </c>
       <c r="F67" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H67">
-        <v>16140</v>
+        <v>42830</v>
       </c>
       <c r="I67">
-        <v>136</v>
+        <v>225.62</v>
       </c>
     </row>
     <row r="68" spans="1:9">
       <c r="A68" t="s">
-        <v>129</v>
+        <v>198</v>
       </c>
       <c r="B68" t="s">
+        <v>15</v>
+      </c>
+      <c r="C68">
+        <v>448</v>
+      </c>
+      <c r="D68" t="s">
+        <v>201</v>
+      </c>
+      <c r="E68" t="s">
         <v>88</v>
       </c>
-      <c r="C68">
-[...7 lines deleted...]
-      </c>
       <c r="F68" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="H68">
-        <v>99902</v>
+        <v>15690</v>
       </c>
       <c r="I68">
-        <v>300</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="69" spans="1:9">
       <c r="A69" t="s">
-        <v>133</v>
+        <v>202</v>
       </c>
       <c r="B69" t="s">
-        <v>134</v>
+        <v>203</v>
       </c>
       <c r="C69">
-        <v>2750</v>
+        <v>1053</v>
       </c>
       <c r="D69" t="s">
-        <v>11</v>
+        <v>204</v>
       </c>
       <c r="E69" t="s">
-        <v>36</v>
+        <v>108</v>
       </c>
       <c r="F69" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="H69">
-        <v>111554</v>
+        <v>44697</v>
       </c>
       <c r="I69">
-        <v>316</v>
+        <v>230.6</v>
       </c>
     </row>
     <row r="70" spans="1:9">
       <c r="A70" t="s">
-        <v>133</v>
+        <v>202</v>
       </c>
       <c r="B70" t="s">
-        <v>135</v>
+        <v>205</v>
       </c>
       <c r="C70">
-        <v>835</v>
+        <v>164</v>
       </c>
       <c r="D70" t="s">
-        <v>55</v>
+        <v>149</v>
       </c>
       <c r="E70" t="s">
-        <v>110</v>
+        <v>206</v>
       </c>
       <c r="F70" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="H70">
-        <v>39051</v>
+        <v>9934</v>
       </c>
       <c r="I70">
-        <v>205</v>
+        <v>119.88</v>
       </c>
     </row>
     <row r="71" spans="1:9">
       <c r="A71" t="s">
-        <v>133</v>
+        <v>207</v>
       </c>
       <c r="B71" t="s">
-        <v>91</v>
+        <v>10</v>
       </c>
       <c r="C71">
-        <v>200</v>
+        <v>320</v>
       </c>
       <c r="D71" t="s">
-        <v>11</v>
+        <v>208</v>
       </c>
       <c r="E71" t="s">
-        <v>99</v>
+        <v>117</v>
       </c>
       <c r="F71" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="H71">
-        <v>9923</v>
+        <v>16151</v>
       </c>
       <c r="I71">
-        <v>126</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="72" spans="1:9">
       <c r="A72" t="s">
-        <v>136</v>
+        <v>209</v>
       </c>
       <c r="B72" t="s">
-        <v>137</v>
+        <v>210</v>
       </c>
       <c r="C72">
-        <v>140</v>
+        <v>674</v>
       </c>
       <c r="D72" t="s">
-        <v>40</v>
+        <v>211</v>
       </c>
       <c r="E72" t="s">
-        <v>138</v>
+        <v>212</v>
       </c>
       <c r="F72" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="H72">
-        <v>4072</v>
+        <v>30277</v>
       </c>
       <c r="I72">
-        <v>108</v>
+        <v>181</v>
       </c>
     </row>
     <row r="73" spans="1:9">
       <c r="A73" t="s">
-        <v>136</v>
+        <v>213</v>
       </c>
       <c r="B73" t="s">
-        <v>139</v>
+        <v>164</v>
       </c>
       <c r="C73">
-        <v>3800</v>
+        <v>2842</v>
       </c>
       <c r="D73" t="s">
-        <v>55</v>
+        <v>165</v>
+      </c>
+      <c r="E73" t="s">
+        <v>108</v>
       </c>
       <c r="F73" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="H73">
-        <v>113307</v>
+        <v>112982</v>
       </c>
       <c r="I73">
-        <v>290</v>
+        <v>315.7</v>
       </c>
     </row>
     <row r="74" spans="1:9">
       <c r="A74" t="s">
-        <v>140</v>
+        <v>214</v>
       </c>
       <c r="B74" t="s">
-        <v>139</v>
+        <v>175</v>
+      </c>
+      <c r="C74">
+        <v>3012</v>
+      </c>
+      <c r="D74" t="s">
+        <v>215</v>
       </c>
       <c r="E74" t="s">
-        <v>141</v>
+        <v>115</v>
       </c>
       <c r="F74" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>27</v>
+      </c>
+      <c r="H74">
+        <v>111554</v>
+      </c>
+      <c r="I74">
+        <v>315.7</v>
       </c>
     </row>
     <row r="75" spans="1:9">
       <c r="A75" t="s">
-        <v>140</v>
+        <v>216</v>
       </c>
       <c r="B75" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C75">
-        <v>2750</v>
+        <v>395</v>
       </c>
       <c r="D75" t="s">
-        <v>43</v>
+        <v>217</v>
       </c>
       <c r="E75" t="s">
-        <v>44</v>
+        <v>218</v>
       </c>
       <c r="F75" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="H75">
-        <v>111554</v>
+        <v>16140</v>
       </c>
       <c r="I75">
-        <v>316</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="76" spans="1:9">
       <c r="A76" t="s">
-        <v>140</v>
+        <v>219</v>
       </c>
       <c r="B76" t="s">
-        <v>113</v>
+        <v>220</v>
       </c>
       <c r="C76">
-        <v>900</v>
+        <v>974</v>
       </c>
       <c r="D76" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E76" t="s">
-        <v>36</v>
+        <v>108</v>
       </c>
       <c r="F76" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="H76">
-        <v>47861</v>
+        <v>53769</v>
       </c>
       <c r="I76">
-        <v>228</v>
+        <v>239.9</v>
       </c>
     </row>
     <row r="77" spans="1:9">
       <c r="A77" t="s">
-        <v>143</v>
+        <v>221</v>
       </c>
       <c r="B77" t="s">
-        <v>144</v>
+        <v>222</v>
       </c>
       <c r="C77">
-        <v>1498</v>
+        <v>970</v>
       </c>
       <c r="D77" t="s">
-        <v>43</v>
+        <v>223</v>
       </c>
       <c r="E77" t="s">
-        <v>92</v>
+        <v>108</v>
       </c>
       <c r="F77" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>27</v>
       </c>
       <c r="H77">
-        <v>55575</v>
+        <v>53769</v>
       </c>
       <c r="I77">
-        <v>219</v>
+        <v>239.9</v>
       </c>
     </row>
     <row r="78" spans="1:9">
       <c r="A78" t="s">
-        <v>145</v>
+        <v>224</v>
       </c>
       <c r="B78" t="s">
-        <v>119</v>
+        <v>110</v>
       </c>
       <c r="C78">
-        <v>2050</v>
+        <v>182</v>
       </c>
       <c r="D78" t="s">
-        <v>92</v>
+        <v>138</v>
+      </c>
+      <c r="E78" t="s">
+        <v>225</v>
       </c>
       <c r="F78" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="H78">
-        <v>69203</v>
+        <v>20649</v>
       </c>
       <c r="I78">
-        <v>252</v>
+        <v>164.5</v>
       </c>
     </row>
     <row r="79" spans="1:9">
       <c r="A79" t="s">
-        <v>146</v>
+        <v>224</v>
       </c>
       <c r="B79" t="s">
-        <v>119</v>
+        <v>203</v>
+      </c>
+      <c r="C79">
+        <v>1101</v>
+      </c>
+      <c r="D79" t="s">
+        <v>226</v>
       </c>
       <c r="E79" t="s">
-        <v>40</v>
+        <v>227</v>
       </c>
       <c r="F79" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>27</v>
+      </c>
+      <c r="H79">
+        <v>44697</v>
+      </c>
+      <c r="I79">
+        <v>230.6</v>
       </c>
     </row>
     <row r="80" spans="1:9">
       <c r="A80" t="s">
-        <v>146</v>
+        <v>228</v>
       </c>
       <c r="B80" t="s">
-        <v>98</v>
+        <v>15</v>
       </c>
       <c r="C80">
-        <v>200</v>
+        <v>447</v>
       </c>
       <c r="D80" t="s">
-        <v>49</v>
+        <v>229</v>
       </c>
       <c r="E80" t="s">
-        <v>99</v>
+        <v>230</v>
       </c>
       <c r="F80" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="H80">
-        <v>20649</v>
+        <v>15690</v>
       </c>
       <c r="I80">
-        <v>164</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="81" spans="1:9">
       <c r="A81" t="s">
-        <v>146</v>
+        <v>228</v>
       </c>
       <c r="B81" t="s">
-        <v>16</v>
+        <v>139</v>
       </c>
       <c r="C81">
-        <v>400</v>
+        <v>3020</v>
       </c>
       <c r="D81" t="s">
-        <v>78</v>
+        <v>197</v>
       </c>
       <c r="E81" t="s">
-        <v>40</v>
+        <v>141</v>
       </c>
       <c r="F81" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H81">
-        <v>16140</v>
+        <v>130818</v>
       </c>
       <c r="I81">
-        <v>136</v>
+        <v>306</v>
       </c>
     </row>
     <row r="82" spans="1:9">
       <c r="A82" t="s">
-        <v>147</v>
+        <v>231</v>
       </c>
       <c r="B82" t="s">
-        <v>148</v>
+        <v>110</v>
       </c>
       <c r="C82">
-        <v>999</v>
+        <v>177</v>
       </c>
       <c r="D82" t="s">
-        <v>11</v>
+        <v>232</v>
       </c>
       <c r="E82" t="s">
-        <v>36</v>
+        <v>117</v>
       </c>
       <c r="F82" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>92</v>
       </c>
       <c r="H82">
-        <v>58119</v>
+        <v>20649</v>
       </c>
       <c r="I82">
-        <v>237</v>
+        <v>164.5</v>
       </c>
     </row>
     <row r="83" spans="1:9">
       <c r="A83" t="s">
-        <v>147</v>
+        <v>233</v>
       </c>
       <c r="B83" t="s">
-        <v>150</v>
+        <v>234</v>
       </c>
       <c r="C83">
-        <v>2996</v>
+        <v>4345</v>
       </c>
       <c r="D83" t="s">
-        <v>11</v>
+        <v>235</v>
       </c>
       <c r="E83" t="s">
-        <v>40</v>
+        <v>236</v>
       </c>
       <c r="F83" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="H83">
-        <v>113000</v>
+        <v>157651</v>
       </c>
       <c r="I83">
-        <v>323</v>
+        <v>332.63</v>
       </c>
     </row>
     <row r="84" spans="1:9">
       <c r="A84" t="s">
-        <v>151</v>
+        <v>233</v>
       </c>
       <c r="B84" t="s">
-        <v>98</v>
+        <v>10</v>
       </c>
       <c r="C84">
-        <v>200</v>
+        <v>359</v>
       </c>
       <c r="D84" t="s">
-        <v>86</v>
+        <v>237</v>
       </c>
       <c r="E84" t="s">
-        <v>40</v>
+        <v>117</v>
       </c>
       <c r="F84" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="H84">
-        <v>20649</v>
+        <v>16151</v>
       </c>
       <c r="I84">
-        <v>164</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="85" spans="1:9">
       <c r="A85" t="s">
-        <v>151</v>
+        <v>238</v>
       </c>
       <c r="B85" t="s">
-        <v>107</v>
+        <v>147</v>
       </c>
       <c r="C85">
-        <v>4345</v>
+        <v>2227</v>
       </c>
       <c r="D85" t="s">
-        <v>11</v>
+        <v>239</v>
+      </c>
+      <c r="E85" t="s">
+        <v>240</v>
       </c>
       <c r="F85" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="H85">
-        <v>139072</v>
+        <v>69203</v>
       </c>
       <c r="I85">
-        <v>333</v>
+        <v>252</v>
       </c>
     </row>
     <row r="86" spans="1:9">
       <c r="A86" t="s">
-        <v>152</v>
+        <v>241</v>
       </c>
       <c r="B86" t="s">
-        <v>107</v>
+        <v>119</v>
+      </c>
+      <c r="C86">
+        <v>3792</v>
+      </c>
+      <c r="D86" t="s">
+        <v>242</v>
       </c>
       <c r="E86" t="s">
-        <v>110</v>
+        <v>243</v>
       </c>
       <c r="F86" t="s">
-        <v>22</v>
+        <v>27</v>
+      </c>
+      <c r="H86">
+        <v>139072</v>
+      </c>
+      <c r="I86">
+        <v>333.33</v>
       </c>
     </row>
     <row r="87" spans="1:9">
       <c r="A87" t="s">
-        <v>153</v>
+        <v>244</v>
       </c>
       <c r="B87" t="s">
-        <v>10</v>
+        <v>132</v>
       </c>
       <c r="C87">
-        <v>400</v>
+        <v>903</v>
       </c>
       <c r="D87" t="s">
-        <v>72</v>
+        <v>245</v>
       </c>
       <c r="E87" t="s">
-        <v>73</v>
+        <v>246</v>
       </c>
       <c r="F87" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H87">
-        <v>15690</v>
+        <v>47878</v>
       </c>
       <c r="I87">
-        <v>139</v>
+        <v>228.3</v>
       </c>
     </row>
     <row r="88" spans="1:9">
       <c r="A88" t="s">
-        <v>153</v>
+        <v>244</v>
       </c>
       <c r="B88" t="s">
-        <v>154</v>
+        <v>136</v>
       </c>
       <c r="C88">
-        <v>500</v>
+        <v>2416</v>
       </c>
       <c r="D88" t="s">
-        <v>36</v>
+        <v>247</v>
       </c>
       <c r="E88" t="s">
-        <v>44</v>
+        <v>188</v>
       </c>
       <c r="F88" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="H88">
-        <v>42830</v>
+        <v>69203</v>
       </c>
       <c r="I88">
-        <v>225</v>
+        <v>251.89</v>
       </c>
     </row>
     <row r="89" spans="1:9">
       <c r="A89" t="s">
-        <v>155</v>
+        <v>248</v>
       </c>
       <c r="B89" t="s">
-        <v>156</v>
+        <v>102</v>
       </c>
       <c r="C89">
-        <v>400</v>
+        <v>150</v>
       </c>
       <c r="D89" t="s">
-        <v>20</v>
+        <v>249</v>
       </c>
       <c r="E89" t="s">
-        <v>21</v>
+        <v>250</v>
       </c>
       <c r="F89" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>92</v>
       </c>
       <c r="H89">
-        <v>9934</v>
+        <v>9923</v>
       </c>
       <c r="I89">
-        <v>126</v>
+        <v>119.88</v>
       </c>
     </row>
     <row r="90" spans="1:9">
       <c r="A90" t="s">
-        <v>155</v>
+        <v>248</v>
       </c>
       <c r="B90" t="s">
-        <v>157</v>
+        <v>144</v>
       </c>
       <c r="C90">
-        <v>1260</v>
+        <v>426</v>
       </c>
       <c r="D90" t="s">
-        <v>11</v>
+        <v>251</v>
       </c>
       <c r="E90" t="s">
-        <v>40</v>
+        <v>117</v>
       </c>
       <c r="F90" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="H90">
-        <v>44656</v>
+        <v>16140</v>
       </c>
       <c r="I90">
-        <v>321</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="91" spans="1:9">
       <c r="A91" t="s">
-        <v>158</v>
+        <v>252</v>
       </c>
       <c r="B91" t="s">
-        <v>96</v>
+        <v>151</v>
       </c>
       <c r="C91">
-        <v>400</v>
+        <v>379</v>
       </c>
       <c r="D91" t="s">
-        <v>78</v>
+        <v>253</v>
       </c>
       <c r="E91" t="s">
-        <v>40</v>
+        <v>254</v>
       </c>
       <c r="F91" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="H91">
-        <v>16140</v>
+        <v>28890</v>
       </c>
       <c r="I91">
-        <v>136</v>
+        <v>198.6</v>
       </c>
     </row>
     <row r="92" spans="1:9">
       <c r="A92" t="s">
-        <v>159</v>
+        <v>252</v>
       </c>
       <c r="B92" t="s">
-        <v>160</v>
+        <v>171</v>
       </c>
       <c r="C92">
-        <v>794</v>
+        <v>3650</v>
       </c>
       <c r="D92" t="s">
-        <v>43</v>
+        <v>111</v>
       </c>
       <c r="E92" t="s">
-        <v>12</v>
+        <v>108</v>
       </c>
       <c r="F92" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="H92">
-        <v>30277</v>
+        <v>113216</v>
       </c>
       <c r="I92">
-        <v>180</v>
+        <v>289.65</v>
       </c>
     </row>
     <row r="93" spans="1:9">
       <c r="A93" t="s">
-        <v>161</v>
+        <v>255</v>
       </c>
       <c r="B93" t="s">
-        <v>134</v>
+        <v>175</v>
       </c>
       <c r="C93">
-        <v>2894</v>
+        <v>3112</v>
       </c>
       <c r="D93" t="s">
-        <v>11</v>
+        <v>256</v>
       </c>
       <c r="E93" t="s">
-        <v>36</v>
+        <v>257</v>
       </c>
       <c r="F93" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="H93">
         <v>111554</v>
       </c>
       <c r="I93">
-        <v>316</v>
+        <v>315.7</v>
       </c>
     </row>
     <row r="94" spans="1:9">
       <c r="A94" t="s">
-        <v>162</v>
+        <v>255</v>
       </c>
       <c r="B94" t="s">
-        <v>142</v>
+        <v>222</v>
       </c>
       <c r="C94">
-        <v>2894</v>
+        <v>963</v>
       </c>
       <c r="D94" t="s">
-        <v>47</v>
+        <v>258</v>
       </c>
       <c r="E94" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="F94" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="H94">
-        <v>111554</v>
+        <v>53769</v>
       </c>
       <c r="I94">
-        <v>316</v>
+        <v>239.9</v>
       </c>
     </row>
     <row r="95" spans="1:9">
       <c r="A95" t="s">
-        <v>163</v>
+        <v>259</v>
       </c>
       <c r="B95" t="s">
-        <v>104</v>
+        <v>15</v>
       </c>
       <c r="C95">
-        <v>1512</v>
+        <v>444</v>
       </c>
       <c r="D95" t="s">
-        <v>105</v>
+        <v>260</v>
       </c>
       <c r="E95" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="F95" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="H95">
-        <v>55877</v>
+        <v>15690</v>
       </c>
       <c r="I95">
-        <v>219</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="96" spans="1:9">
       <c r="A96" t="s">
+        <v>261</v>
+      </c>
+      <c r="B96" t="s">
         <v>164</v>
       </c>
-      <c r="B96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C96">
-        <v>400</v>
+        <v>3060</v>
       </c>
       <c r="D96" t="s">
-        <v>78</v>
+        <v>262</v>
       </c>
       <c r="E96" t="s">
-        <v>40</v>
+        <v>263</v>
       </c>
       <c r="F96" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H96">
-        <v>16140</v>
+        <v>112982</v>
       </c>
       <c r="I96">
-        <v>136</v>
+        <v>315.7</v>
       </c>
     </row>
     <row r="97" spans="1:9">
       <c r="A97" t="s">
-        <v>165</v>
+        <v>264</v>
       </c>
       <c r="B97" t="s">
-        <v>166</v>
+        <v>10</v>
       </c>
       <c r="C97">
-        <v>930</v>
+        <v>354</v>
       </c>
       <c r="D97" t="s">
-        <v>11</v>
+        <v>251</v>
       </c>
       <c r="E97" t="s">
-        <v>36</v>
+        <v>265</v>
       </c>
       <c r="F97" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="H97">
-        <v>53769</v>
+        <v>16151</v>
       </c>
       <c r="I97">
-        <v>239</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="98" spans="1:9">
       <c r="A98" t="s">
-        <v>167</v>
+        <v>264</v>
       </c>
       <c r="B98" t="s">
-        <v>168</v>
+        <v>266</v>
       </c>
       <c r="C98">
-        <v>930</v>
+        <v>1520</v>
       </c>
       <c r="D98" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="E98" t="s">
-        <v>36</v>
+        <v>183</v>
       </c>
       <c r="F98" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="H98">
-        <v>54300</v>
+        <v>55877</v>
       </c>
       <c r="I98">
-        <v>239</v>
+        <v>219.21</v>
       </c>
     </row>
     <row r="99" spans="1:9">
       <c r="A99" t="s">
-        <v>169</v>
+        <v>267</v>
       </c>
       <c r="B99" t="s">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="C99">
-        <v>200</v>
+        <v>423</v>
       </c>
       <c r="D99" t="s">
-        <v>49</v>
+        <v>268</v>
       </c>
       <c r="E99" t="s">
-        <v>99</v>
+        <v>269</v>
       </c>
       <c r="F99" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="H99">
-        <v>20649</v>
+        <v>16140</v>
       </c>
       <c r="I99">
-        <v>164</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="100" spans="1:9">
       <c r="A100" t="s">
-        <v>169</v>
+        <v>270</v>
       </c>
       <c r="B100" t="s">
-        <v>157</v>
+        <v>110</v>
       </c>
       <c r="C100">
-        <v>1260</v>
+        <v>198</v>
       </c>
       <c r="D100" t="s">
-        <v>54</v>
+        <v>271</v>
       </c>
       <c r="E100" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="F100" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>27</v>
       </c>
       <c r="H100">
-        <v>44656</v>
+        <v>20649</v>
       </c>
       <c r="I100">
-        <v>231</v>
+        <v>164.5</v>
       </c>
     </row>
     <row r="101" spans="1:9">
       <c r="A101" t="s">
-        <v>170</v>
+        <v>272</v>
       </c>
       <c r="B101" t="s">
-        <v>118</v>
+        <v>175</v>
       </c>
       <c r="C101">
-        <v>3405</v>
+        <v>3102</v>
       </c>
       <c r="D101" t="s">
-        <v>11</v>
+        <v>273</v>
       </c>
       <c r="E101" t="s">
-        <v>108</v>
+        <v>115</v>
       </c>
       <c r="F101" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="H101">
-        <v>130818</v>
+        <v>111554</v>
       </c>
       <c r="I101">
-        <v>306</v>
+        <v>315.7</v>
       </c>
     </row>
     <row r="102" spans="1:9">
       <c r="A102" t="s">
-        <v>170</v>
+        <v>274</v>
       </c>
       <c r="B102" t="s">
-        <v>10</v>
+        <v>110</v>
       </c>
       <c r="C102">
-        <v>400</v>
+        <v>184</v>
       </c>
       <c r="D102" t="s">
-        <v>72</v>
+        <v>275</v>
       </c>
       <c r="E102" t="s">
-        <v>73</v>
+        <v>117</v>
       </c>
       <c r="F102" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>92</v>
       </c>
       <c r="H102">
-        <v>15690</v>
+        <v>20649</v>
       </c>
       <c r="I102">
-        <v>139</v>
+        <v>164.5</v>
       </c>
     </row>
     <row r="103" spans="1:9">
       <c r="A103" t="s">
-        <v>171</v>
+        <v>276</v>
       </c>
       <c r="B103" t="s">
-        <v>98</v>
+        <v>15</v>
       </c>
       <c r="C103">
-        <v>200</v>
+        <v>429</v>
       </c>
       <c r="D103" t="s">
-        <v>86</v>
+        <v>277</v>
       </c>
       <c r="E103" t="s">
-        <v>40</v>
+        <v>230</v>
       </c>
       <c r="F103" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="H103">
-        <v>20649</v>
+        <v>15690</v>
       </c>
       <c r="I103">
-        <v>164</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="104" spans="1:9">
       <c r="A104" t="s">
-        <v>172</v>
+        <v>278</v>
       </c>
       <c r="B104" t="s">
-        <v>96</v>
+        <v>10</v>
       </c>
       <c r="C104">
-        <v>400</v>
+        <v>381</v>
       </c>
       <c r="D104" t="s">
-        <v>78</v>
+        <v>251</v>
       </c>
       <c r="E104" t="s">
-        <v>40</v>
+        <v>117</v>
       </c>
       <c r="F104" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="H104">
-        <v>16140</v>
+        <v>16151</v>
       </c>
       <c r="I104">
-        <v>136</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="105" spans="1:9">
       <c r="A105" t="s">
-        <v>172</v>
+        <v>279</v>
       </c>
       <c r="B105" t="s">
-        <v>173</v>
+        <v>119</v>
       </c>
       <c r="C105">
-        <v>3984</v>
+        <v>3810</v>
       </c>
       <c r="D105" t="s">
-        <v>47</v>
+        <v>280</v>
       </c>
       <c r="E105" t="s">
-        <v>174</v>
+        <v>121</v>
       </c>
       <c r="F105" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="H105">
-        <v>159000</v>
+        <v>139072</v>
       </c>
       <c r="I105">
-        <v>333</v>
+        <v>333.33</v>
       </c>
     </row>
     <row r="106" spans="1:9">
       <c r="A106" t="s">
-        <v>172</v>
+        <v>281</v>
       </c>
       <c r="B106" t="s">
-        <v>123</v>
+        <v>144</v>
       </c>
       <c r="C106">
-        <v>2050</v>
+        <v>399</v>
       </c>
       <c r="D106" t="s">
-        <v>101</v>
+        <v>145</v>
+      </c>
+      <c r="E106" t="s">
+        <v>117</v>
       </c>
       <c r="F106" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="H106">
-        <v>69203</v>
+        <v>16140</v>
       </c>
       <c r="I106">
-        <v>252</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="107" spans="1:9">
       <c r="A107" t="s">
-        <v>175</v>
+        <v>281</v>
       </c>
       <c r="B107" t="s">
-        <v>123</v>
+        <v>266</v>
+      </c>
+      <c r="C107">
+        <v>1520</v>
+      </c>
+      <c r="D107" t="s">
+        <v>282</v>
       </c>
       <c r="E107" t="s">
-        <v>121</v>
+        <v>104</v>
       </c>
       <c r="F107" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>27</v>
+      </c>
+      <c r="H107">
+        <v>55877</v>
+      </c>
+      <c r="I107">
+        <v>219.21</v>
       </c>
     </row>
     <row r="108" spans="1:9">
       <c r="A108" t="s">
-        <v>176</v>
+        <v>283</v>
       </c>
       <c r="B108" t="s">
-        <v>107</v>
+        <v>220</v>
       </c>
       <c r="C108">
-        <v>4345</v>
+        <v>970</v>
       </c>
       <c r="D108" t="s">
+        <v>204</v>
+      </c>
+      <c r="E108" t="s">
         <v>108</v>
       </c>
       <c r="F108" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="H108">
-        <v>139072</v>
+        <v>53769</v>
       </c>
       <c r="I108">
-        <v>333</v>
+        <v>239.9</v>
       </c>
     </row>
     <row r="109" spans="1:9">
       <c r="A109" t="s">
-        <v>177</v>
+        <v>284</v>
       </c>
       <c r="B109" t="s">
-        <v>107</v>
+        <v>285</v>
+      </c>
+      <c r="C109">
+        <v>493</v>
+      </c>
+      <c r="D109" t="s">
+        <v>286</v>
       </c>
       <c r="E109" t="s">
-        <v>110</v>
+        <v>287</v>
       </c>
       <c r="F109" t="s">
-        <v>22</v>
+        <v>27</v>
+      </c>
+      <c r="H109">
+        <v>29008</v>
+      </c>
+      <c r="I109">
+        <v>192.82</v>
       </c>
     </row>
     <row r="110" spans="1:9">
       <c r="A110" t="s">
-        <v>178</v>
+        <v>288</v>
       </c>
       <c r="B110" t="s">
-        <v>117</v>
+        <v>15</v>
       </c>
       <c r="C110">
-        <v>900</v>
+        <v>435</v>
       </c>
       <c r="D110" t="s">
-        <v>11</v>
+        <v>289</v>
       </c>
       <c r="E110" t="s">
-        <v>36</v>
+        <v>88</v>
       </c>
       <c r="F110" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="H110">
-        <v>47842</v>
+        <v>15690</v>
       </c>
       <c r="I110">
-        <v>228</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="111" spans="1:9">
       <c r="A111" t="s">
-        <v>178</v>
+        <v>290</v>
       </c>
       <c r="B111" t="s">
-        <v>179</v>
+        <v>291</v>
       </c>
       <c r="C111">
-        <v>2050</v>
+        <v>602</v>
       </c>
       <c r="D111" t="s">
-        <v>92</v>
+        <v>133</v>
+      </c>
+      <c r="E111" t="s">
+        <v>91</v>
       </c>
       <c r="F111" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="H111">
-        <v>69203</v>
+        <v>48075</v>
       </c>
       <c r="I111">
-        <v>252</v>
+        <v>216</v>
       </c>
     </row>
     <row r="112" spans="1:9">
       <c r="A112" t="s">
-        <v>180</v>
+        <v>292</v>
       </c>
       <c r="B112" t="s">
-        <v>179</v>
+        <v>10</v>
+      </c>
+      <c r="C112">
+        <v>357</v>
+      </c>
+      <c r="D112" t="s">
+        <v>293</v>
       </c>
       <c r="E112" t="s">
-        <v>40</v>
+        <v>117</v>
       </c>
       <c r="F112" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>18</v>
+      </c>
+      <c r="H112">
+        <v>16151</v>
+      </c>
+      <c r="I112">
+        <v>135.75</v>
       </c>
     </row>
     <row r="113" spans="1:9">
       <c r="A113" t="s">
-        <v>180</v>
+        <v>294</v>
       </c>
       <c r="B113" t="s">
-        <v>16</v>
+        <v>295</v>
       </c>
       <c r="C113">
-        <v>400</v>
+        <v>55</v>
       </c>
       <c r="D113" t="s">
-        <v>78</v>
+        <v>296</v>
       </c>
       <c r="E113" t="s">
-        <v>40</v>
+        <v>297</v>
       </c>
       <c r="F113" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>135</v>
       </c>
       <c r="H113">
-        <v>16140</v>
+        <v>8076</v>
       </c>
       <c r="I113">
-        <v>136</v>
+        <v>104.4</v>
       </c>
     </row>
     <row r="114" spans="1:9">
       <c r="A114" t="s">
-        <v>180</v>
+        <v>298</v>
       </c>
       <c r="B114" t="s">
-        <v>91</v>
+        <v>299</v>
       </c>
       <c r="C114">
-        <v>200</v>
+        <v>2617</v>
       </c>
       <c r="D114" t="s">
-        <v>78</v>
+        <v>300</v>
       </c>
       <c r="E114" t="s">
-        <v>55</v>
+        <v>128</v>
       </c>
       <c r="F114" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="H114">
-        <v>9923</v>
+        <v>99935</v>
       </c>
       <c r="I114">
-        <v>126</v>
+        <v>299.65</v>
       </c>
     </row>
     <row r="115" spans="1:9">
       <c r="A115" t="s">
-        <v>181</v>
+        <v>301</v>
       </c>
       <c r="B115" t="s">
         <v>139</v>
       </c>
       <c r="C115">
-        <v>3800</v>
+        <v>2894</v>
       </c>
       <c r="D115" t="s">
-        <v>11</v>
+        <v>302</v>
       </c>
       <c r="E115" t="s">
-        <v>36</v>
+        <v>117</v>
       </c>
       <c r="F115" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="H115">
-        <v>113307</v>
+        <v>130818</v>
       </c>
       <c r="I115">
-        <v>289</v>
+        <v>306</v>
       </c>
     </row>
     <row r="116" spans="1:9">
       <c r="A116" t="s">
-        <v>181</v>
+        <v>303</v>
       </c>
       <c r="B116" t="s">
-        <v>126</v>
+        <v>144</v>
       </c>
       <c r="C116">
-        <v>408</v>
+        <v>380</v>
       </c>
       <c r="D116" t="s">
-        <v>36</v>
+        <v>237</v>
       </c>
       <c r="E116" t="s">
-        <v>44</v>
+        <v>117</v>
       </c>
       <c r="F116" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="H116">
-        <v>28890</v>
+        <v>16140</v>
       </c>
       <c r="I116">
-        <v>199</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="117" spans="1:9">
       <c r="A117" t="s">
-        <v>182</v>
+        <v>304</v>
       </c>
       <c r="B117" t="s">
-        <v>168</v>
+        <v>24</v>
       </c>
       <c r="C117">
-        <v>930</v>
+        <v>197</v>
       </c>
       <c r="D117" t="s">
-        <v>11</v>
+        <v>305</v>
       </c>
       <c r="E117" t="s">
-        <v>40</v>
+        <v>55</v>
       </c>
       <c r="F117" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="H117">
-        <v>54300</v>
+        <v>15651</v>
       </c>
       <c r="I117">
-        <v>239</v>
+        <v>139</v>
       </c>
     </row>
     <row r="118" spans="1:9">
       <c r="A118" t="s">
-        <v>182</v>
+        <v>306</v>
       </c>
       <c r="B118" t="s">
-        <v>142</v>
+        <v>15</v>
       </c>
       <c r="C118">
-        <v>2750</v>
+        <v>467</v>
       </c>
       <c r="D118" t="s">
-        <v>47</v>
+        <v>307</v>
       </c>
       <c r="E118" t="s">
-        <v>101</v>
+        <v>88</v>
       </c>
       <c r="F118" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="H118">
-        <v>111554</v>
+        <v>15690</v>
       </c>
       <c r="I118">
-        <v>316</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="119" spans="1:9">
       <c r="A119" t="s">
-        <v>183</v>
+        <v>308</v>
       </c>
       <c r="B119" t="s">
         <v>10</v>
       </c>
       <c r="C119">
-        <v>400</v>
+        <v>387</v>
       </c>
       <c r="D119" t="s">
-        <v>72</v>
+        <v>309</v>
       </c>
       <c r="E119" t="s">
-        <v>73</v>
+        <v>117</v>
       </c>
       <c r="F119" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="H119">
-        <v>15690</v>
+        <v>16151</v>
       </c>
       <c r="I119">
-        <v>139</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="120" spans="1:9">
       <c r="A120" t="s">
-        <v>184</v>
+        <v>308</v>
       </c>
       <c r="B120" t="s">
-        <v>134</v>
+        <v>310</v>
       </c>
       <c r="C120">
-        <v>2894</v>
+        <v>11</v>
       </c>
       <c r="D120" t="s">
-        <v>36</v>
+        <v>227</v>
       </c>
       <c r="E120" t="s">
-        <v>185</v>
+        <v>104</v>
       </c>
       <c r="F120" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>135</v>
       </c>
       <c r="H120">
-        <v>111544</v>
+        <v>2407</v>
       </c>
       <c r="I120">
-        <v>316</v>
+        <v>78</v>
       </c>
     </row>
     <row r="121" spans="1:9">
       <c r="A121" t="s">
-        <v>186</v>
+        <v>311</v>
       </c>
       <c r="B121" t="s">
-        <v>96</v>
+        <v>15</v>
       </c>
       <c r="C121">
-        <v>400</v>
+        <v>458</v>
       </c>
       <c r="D121" t="s">
-        <v>78</v>
+        <v>312</v>
       </c>
       <c r="E121" t="s">
-        <v>40</v>
+        <v>117</v>
       </c>
       <c r="F121" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="H121">
-        <v>16140</v>
+        <v>15690</v>
       </c>
       <c r="I121">
-        <v>136</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="122" spans="1:9">
       <c r="A122" t="s">
-        <v>186</v>
+        <v>313</v>
       </c>
       <c r="B122" t="s">
-        <v>104</v>
+        <v>144</v>
       </c>
       <c r="C122">
-        <v>1512</v>
+        <v>339</v>
       </c>
       <c r="D122" t="s">
-        <v>105</v>
+        <v>314</v>
       </c>
       <c r="E122" t="s">
-        <v>92</v>
+        <v>73</v>
       </c>
       <c r="F122" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="H122">
-        <v>55877</v>
+        <v>16140</v>
       </c>
       <c r="I122">
-        <v>219</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="123" spans="1:9">
       <c r="A123" t="s">
-        <v>187</v>
+        <v>315</v>
       </c>
       <c r="B123" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="C123">
-        <v>400</v>
+        <v>355</v>
       </c>
       <c r="D123" t="s">
-        <v>78</v>
+        <v>208</v>
       </c>
       <c r="E123" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="F123" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="H123">
-        <v>16140</v>
+        <v>16151</v>
       </c>
       <c r="I123">
-        <v>136</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="124" spans="1:9">
       <c r="A124" t="s">
-        <v>188</v>
+        <v>315</v>
       </c>
       <c r="B124" t="s">
-        <v>98</v>
+        <v>266</v>
       </c>
       <c r="C124">
-        <v>200</v>
+        <v>1520</v>
       </c>
       <c r="D124" t="s">
-        <v>49</v>
+        <v>316</v>
       </c>
       <c r="E124" t="s">
-        <v>99</v>
+        <v>88</v>
       </c>
       <c r="F124" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="H124">
-        <v>20649</v>
+        <v>55877</v>
       </c>
       <c r="I124">
-        <v>164</v>
+        <v>219.21</v>
       </c>
     </row>
     <row r="125" spans="1:9">
       <c r="A125" t="s">
-        <v>189</v>
+        <v>317</v>
       </c>
       <c r="B125" t="s">
-        <v>142</v>
+        <v>15</v>
       </c>
       <c r="C125">
-        <v>2750</v>
+        <v>342</v>
       </c>
       <c r="D125" t="s">
-        <v>47</v>
+        <v>208</v>
       </c>
       <c r="E125" t="s">
-        <v>101</v>
+        <v>318</v>
       </c>
       <c r="F125" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="H125">
-        <v>111554</v>
+        <v>15690</v>
       </c>
       <c r="I125">
-        <v>316</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="126" spans="1:9">
       <c r="A126" t="s">
-        <v>190</v>
+        <v>319</v>
       </c>
       <c r="B126" t="s">
-        <v>98</v>
+        <v>144</v>
       </c>
       <c r="C126">
-        <v>200</v>
+        <v>334</v>
       </c>
       <c r="D126" t="s">
-        <v>86</v>
+        <v>320</v>
       </c>
       <c r="E126" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="F126" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="H126">
-        <v>20649</v>
+        <v>16140</v>
       </c>
       <c r="I126">
-        <v>164</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="127" spans="1:9">
       <c r="A127" t="s">
-        <v>191</v>
+        <v>321</v>
       </c>
       <c r="B127" t="s">
         <v>10</v>
       </c>
       <c r="C127">
-        <v>400</v>
+        <v>286</v>
       </c>
       <c r="D127" t="s">
-        <v>72</v>
+        <v>322</v>
       </c>
       <c r="E127" t="s">
-        <v>73</v>
+        <v>323</v>
       </c>
       <c r="F127" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="H127">
-        <v>15690</v>
+        <v>16151</v>
       </c>
       <c r="I127">
-        <v>139</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="128" spans="1:9">
       <c r="A128" t="s">
-        <v>192</v>
+        <v>324</v>
       </c>
       <c r="B128" t="s">
-        <v>96</v>
+        <v>15</v>
       </c>
       <c r="C128">
-        <v>400</v>
+        <v>434</v>
       </c>
       <c r="D128" t="s">
-        <v>78</v>
+        <v>325</v>
       </c>
       <c r="E128" t="s">
-        <v>40</v>
+        <v>73</v>
       </c>
       <c r="F128" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="H128">
-        <v>16140</v>
+        <v>15690</v>
       </c>
       <c r="I128">
-        <v>136</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="129" spans="1:9">
       <c r="A129" t="s">
-        <v>193</v>
+        <v>324</v>
       </c>
       <c r="B129" t="s">
-        <v>107</v>
+        <v>326</v>
       </c>
       <c r="C129">
-        <v>4345</v>
+        <v>200</v>
       </c>
       <c r="D129" t="s">
-        <v>11</v>
+        <v>327</v>
+      </c>
+      <c r="E129" t="s">
+        <v>328</v>
       </c>
       <c r="F129" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="H129">
-        <v>139072</v>
+        <v>31283</v>
       </c>
       <c r="I129">
-        <v>333</v>
+        <v>149.9</v>
       </c>
     </row>
     <row r="130" spans="1:9">
       <c r="A130" t="s">
-        <v>194</v>
+        <v>329</v>
       </c>
       <c r="B130" t="s">
-        <v>107</v>
+        <v>326</v>
+      </c>
+      <c r="C130">
+        <v>270</v>
+      </c>
+      <c r="D130" t="s">
+        <v>103</v>
       </c>
       <c r="E130" t="s">
-        <v>110</v>
+        <v>91</v>
       </c>
       <c r="F130" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>27</v>
+      </c>
+      <c r="H130">
+        <v>31283</v>
+      </c>
+      <c r="I130">
+        <v>149.9</v>
       </c>
     </row>
     <row r="131" spans="1:9">
       <c r="A131" t="s">
-        <v>195</v>
+        <v>330</v>
       </c>
       <c r="B131" t="s">
-        <v>104</v>
+        <v>266</v>
       </c>
       <c r="C131">
-        <v>1512</v>
+        <v>1520</v>
       </c>
       <c r="D131" t="s">
-        <v>105</v>
+        <v>331</v>
       </c>
       <c r="E131" t="s">
-        <v>92</v>
+        <v>332</v>
       </c>
       <c r="F131" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="H131">
         <v>55877</v>
       </c>
       <c r="I131">
-        <v>219</v>
+        <v>219.21</v>
       </c>
     </row>
     <row r="132" spans="1:9">
       <c r="A132" t="s">
-        <v>195</v>
+        <v>333</v>
       </c>
       <c r="B132" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>144</v>
       </c>
       <c r="D132" t="s">
-        <v>78</v>
+        <v>116</v>
       </c>
       <c r="E132" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="F132" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H132">
         <v>16140</v>
       </c>
       <c r="I132">
-        <v>136</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="133" spans="1:9">
       <c r="A133" t="s">
-        <v>196</v>
+        <v>334</v>
       </c>
       <c r="B133" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>900</v>
+        <v>10</v>
       </c>
       <c r="D133" t="s">
-        <v>11</v>
+        <v>116</v>
       </c>
       <c r="E133" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F133" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="H133">
-        <v>53769</v>
+        <v>16151</v>
       </c>
       <c r="I133">
-        <v>239</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="134" spans="1:9">
       <c r="A134" t="s">
-        <v>197</v>
+        <v>335</v>
       </c>
       <c r="B134" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>620</v>
+        <v>336</v>
       </c>
       <c r="D134" t="s">
-        <v>11</v>
+        <v>337</v>
       </c>
       <c r="E134" t="s">
-        <v>40</v>
+        <v>104</v>
       </c>
       <c r="F134" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>27</v>
       </c>
       <c r="H134">
-        <v>29008</v>
+        <v>15726</v>
       </c>
       <c r="I134">
-        <v>193</v>
+        <v>139</v>
       </c>
     </row>
     <row r="135" spans="1:9">
       <c r="A135" t="s">
-        <v>197</v>
+        <v>338</v>
       </c>
       <c r="B135" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>200</v>
+        <v>15</v>
       </c>
       <c r="D135" t="s">
-        <v>78</v>
+        <v>116</v>
       </c>
       <c r="E135" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F135" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="H135">
-        <v>9934</v>
+        <v>15690</v>
       </c>
       <c r="I135">
-        <v>126</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="136" spans="1:9">
       <c r="A136" t="s">
-        <v>199</v>
+        <v>339</v>
       </c>
       <c r="B136" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>144</v>
       </c>
       <c r="D136" t="s">
-        <v>72</v>
+        <v>116</v>
       </c>
       <c r="E136" t="s">
-        <v>73</v>
+        <v>35</v>
       </c>
       <c r="F136" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H136">
-        <v>15690</v>
+        <v>16140</v>
       </c>
       <c r="I136">
-        <v>139</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="137" spans="1:9">
       <c r="A137" t="s">
-        <v>200</v>
+        <v>340</v>
       </c>
       <c r="B137" t="s">
-        <v>201</v>
-[...2 lines deleted...]
-        <v>700</v>
+        <v>10</v>
       </c>
       <c r="D137" t="s">
-        <v>49</v>
+        <v>116</v>
       </c>
       <c r="E137" t="s">
-        <v>81</v>
+        <v>35</v>
       </c>
       <c r="F137" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="H137">
-        <v>48075</v>
+        <v>16151</v>
       </c>
       <c r="I137">
-        <v>217</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="138" spans="1:9">
       <c r="A138" t="s">
-        <v>202</v>
+        <v>341</v>
       </c>
       <c r="B138" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>336</v>
       </c>
       <c r="D138" t="s">
-        <v>78</v>
+        <v>337</v>
       </c>
       <c r="E138" t="s">
-        <v>40</v>
+        <v>104</v>
       </c>
       <c r="F138" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H138">
-        <v>16140</v>
+        <v>15726</v>
       </c>
       <c r="I138">
-        <v>136</v>
+        <v>139</v>
       </c>
     </row>
     <row r="139" spans="1:9">
       <c r="A139" t="s">
-        <v>203</v>
+        <v>342</v>
       </c>
       <c r="B139" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>144</v>
+        <v>15</v>
       </c>
       <c r="D139" t="s">
-        <v>11</v>
+        <v>116</v>
       </c>
       <c r="E139" t="s">
-        <v>36</v>
+        <v>104</v>
       </c>
       <c r="F139" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>27</v>
       </c>
       <c r="H139">
-        <v>7900</v>
+        <v>15690</v>
       </c>
       <c r="I139">
-        <v>104</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="140" spans="1:9">
       <c r="A140" t="s">
-        <v>205</v>
+        <v>343</v>
       </c>
       <c r="B140" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-        <v>4173</v>
+        <v>47</v>
       </c>
       <c r="D140" t="s">
-        <v>86</v>
+        <v>116</v>
       </c>
       <c r="E140" t="s">
-        <v>207</v>
+        <v>49</v>
       </c>
       <c r="F140" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="H140">
-        <v>99836</v>
+        <v>99526</v>
       </c>
       <c r="I140">
-        <v>300</v>
+        <v>293.28</v>
       </c>
     </row>
     <row r="141" spans="1:9">
       <c r="A141" t="s">
-        <v>208</v>
+        <v>344</v>
       </c>
       <c r="B141" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>3405</v>
+        <v>144</v>
       </c>
       <c r="D141" t="s">
-        <v>11</v>
+        <v>116</v>
       </c>
       <c r="E141" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="F141" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="H141">
-        <v>130818</v>
+        <v>16140</v>
       </c>
       <c r="I141">
-        <v>306</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="142" spans="1:9">
       <c r="A142" t="s">
-        <v>209</v>
+        <v>345</v>
       </c>
       <c r="B142" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>10</v>
       </c>
       <c r="D142" t="s">
-        <v>78</v>
+        <v>116</v>
       </c>
       <c r="E142" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="F142" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H142">
-        <v>16140</v>
+        <v>16151</v>
       </c>
       <c r="I142">
-        <v>136</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="143" spans="1:9">
       <c r="A143" t="s">
-        <v>210</v>
+        <v>346</v>
       </c>
       <c r="B143" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>230</v>
+        <v>24</v>
       </c>
       <c r="D143" t="s">
-        <v>54</v>
+        <v>337</v>
       </c>
       <c r="E143" t="s">
-        <v>55</v>
+        <v>104</v>
       </c>
       <c r="F143" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="H143">
         <v>15651</v>
       </c>
       <c r="I143">
         <v>139</v>
       </c>
     </row>
     <row r="144" spans="1:9">
       <c r="A144" t="s">
-        <v>211</v>
+        <v>347</v>
       </c>
       <c r="B144" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>15</v>
       </c>
       <c r="D144" t="s">
-        <v>11</v>
+        <v>116</v>
       </c>
       <c r="E144" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="F144" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H144">
         <v>15690</v>
       </c>
       <c r="I144">
-        <v>139</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="145" spans="1:9">
       <c r="A145" t="s">
-        <v>212</v>
+        <v>348</v>
       </c>
       <c r="B145" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>144</v>
       </c>
       <c r="D145" t="s">
-        <v>78</v>
+        <v>116</v>
       </c>
       <c r="E145" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="F145" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H145">
         <v>16140</v>
       </c>
       <c r="I145">
-        <v>136</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="146" spans="1:9">
       <c r="A146" t="s">
-        <v>213</v>
+        <v>349</v>
       </c>
       <c r="B146" t="s">
         <v>10</v>
       </c>
-      <c r="C146">
-[...1 lines deleted...]
-      </c>
       <c r="D146" t="s">
-        <v>11</v>
+        <v>116</v>
       </c>
       <c r="E146" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="F146" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H146">
-        <v>15690</v>
+        <v>16151</v>
       </c>
       <c r="I146">
-        <v>139</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="147" spans="1:9">
       <c r="A147" t="s">
-        <v>214</v>
+        <v>350</v>
       </c>
       <c r="B147" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>15</v>
       </c>
       <c r="D147" t="s">
-        <v>11</v>
+        <v>116</v>
       </c>
       <c r="E147" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="F147" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H147">
-        <v>16140</v>
+        <v>15690</v>
       </c>
       <c r="I147">
-        <v>136</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="148" spans="1:9">
       <c r="A148" t="s">
-        <v>215</v>
+        <v>351</v>
       </c>
       <c r="B148" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-        <v>1512</v>
+        <v>144</v>
       </c>
       <c r="D148" t="s">
-        <v>105</v>
+        <v>116</v>
       </c>
       <c r="E148" t="s">
-        <v>92</v>
+        <v>35</v>
       </c>
       <c r="F148" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="H148">
-        <v>55877</v>
+        <v>16140</v>
       </c>
       <c r="I148">
-        <v>219</v>
+        <v>135.75</v>
       </c>
     </row>
     <row r="149" spans="1:9">
       <c r="A149" t="s">
-        <v>215</v>
+        <v>352</v>
       </c>
       <c r="B149" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>400</v>
+        <v>10</v>
       </c>
       <c r="D149" t="s">
-        <v>86</v>
+        <v>116</v>
       </c>
       <c r="E149" t="s">
-        <v>55</v>
+        <v>35</v>
       </c>
       <c r="F149" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="H149">
-        <v>16140</v>
+        <v>16151</v>
       </c>
       <c r="I149">
-        <v>136</v>
-[...753 lines deleted...]
-        <v>136</v>
+        <v>135.75</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">